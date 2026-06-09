--- v2 (2026-03-22)
+++ v3 (2026-06-09)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1669" uniqueCount="800">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1725" uniqueCount="828">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -1394,54 +1394,54 @@
   <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/503/requermento_42.pdf</t>
   </si>
   <si>
     <t>Requer que a votação da Eleição da Nova Mesa Diretora para o ano de 2026 seja realizada por votação aberta, conforme previsão do art.238, inciso VI, alinea f do regimento interno desta casa Legislativa.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/364/projeto_de_lei..pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 1.145/2024, que institui a lei contra a prática de nepotismo no âmbito do município de Coronel Domingos Soares, e dá outras providências*</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/376/pl_resolucao.pdf</t>
-[...2 lines deleted...]
-    <t>Cria a Ouvidoria Legislativa da Câmara Municipal de Coronel Domingos Soares e dispõe sobre suas Atribuições e cargos de Ouvidor Legislativo.</t>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/376/projeto_de_lei_no04.2025_-_dispoe_sobre_a_coleta_continua_de_lixo_eletronico.docx</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A COLETA CONTÍNUA DE LIXO ELETRÔNICO DE PEQUENO PORTE NAS ESCOLAS PÚBLICAS E PRIVADAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>Secretária Legislativa - SLEG</t>
   </si>
   <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/385/resolucao_05_2025.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei Geral de Proteção de Dados Pessoais (Lei Federal nº_x000D_
 13.709/18) no âmbito da Câmara Municipal de Coronel Domingos Soares.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/418/pl_06_2025.pdf</t>
   </si>
   <si>
     <t>Institui o atendimento prioritário aos idosos no âmbito do Departament Municipal de saúde de coronel Domigos Soares e dá outras Providências.</t>
   </si>
   <si>
     <t>430</t>
@@ -1491,50 +1491,86 @@
     <t>1125</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Maria Antonieta de Araujo Almeida</t>
   </si>
   <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/290/projeto_de_lei_no1125.2025_-_institui_o_refis_2025.doc</t>
   </si>
   <si>
     <t>Súmula: Institui o Programa de Recuperação Fiscal - REFIS, no Município de Coronel Domingos Soares e proporciona outras providências.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>Diarias do Vice-prefeito</t>
+  </si>
+  <si>
+    <t>613</t>
+  </si>
+  <si>
+    <t>1127</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/613/projeto_de_lei_no1127.2025_-_ampliacao_de_vagas_educacao.doc</t>
+  </si>
+  <si>
+    <t>Amplia o número de vagas de Cargos em Comissão do Município de Coronel Domingos Soares do Anexo I, da Lei 815/2017 e dá outras providências</t>
+  </si>
+  <si>
+    <t>614</t>
+  </si>
+  <si>
+    <t>1128</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/614/projeto_de_lei_no1128.2025_-_reposicao_salarial_servidores.doc</t>
+  </si>
+  <si>
+    <t>Concede revisão geral anual aos vencimentos dos servidores públicos do Município de Coronel Domingos Soares e dá outras providências</t>
+  </si>
+  <si>
+    <t>615</t>
+  </si>
+  <si>
+    <t>1129</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/615/projeto_de_lei_no1129.2025_-_autoriza_pss.doc</t>
+  </si>
+  <si>
+    <t>Altera a redação do art. 11 e os Anexos I e II, da Lei 1.060/2022, que dispõe sobre a contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público, nos termos do inciso IX do artigo 37 da Constituição Federal, e dá outras providências</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/327/projeto_de_lei_no1130.2025_-_cria_conselho_e_fundo_municipal_do_esporte.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Esportes e Lazer – CMEL e o Fundo Municipal de Esportes - FME do Município de Coronel Domingos Soares - Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>Executivo Municipal - PREF</t>
   </si>
   <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/326/projeto_de_lei_no1131.2025_-_autoriza_permuta_servidores_magisterio_-_palmas_x_cds_2.pdf</t>
   </si>
@@ -1619,50 +1655,98 @@
   <si>
     <t>375</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/375/pl_1.138.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Abrir um Crédito Adicional Suplementar e Especial no Orçamento Vigente.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/377/pl_1.139.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Cultura.</t>
   </si>
   <si>
+    <t>616</t>
+  </si>
+  <si>
+    <t>1140</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/616/projeto_de_lei_no1140.2025_-_autoriza_termo_de_cooperacao_depen.doc</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a firmar Termo de Cooperação com a Secretaria de Estado da Segurança Pública do Paraná, com interveniência do Departamento de Polícia Penal – DEPPEN e do Fundo Penitenciário do Paraná – FUPEN, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>617</t>
+  </si>
+  <si>
+    <t>1141</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/617/projeto_de_lei_no1141.2025_-_abrir_um_credito_adicional_suplementar_especial_no_orcamento_-_programa_estradas_da_integracao.doc</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a abrir um Crédito Adicional Suplementar Especial no Orçamento vigente.</t>
+  </si>
+  <si>
+    <t>618</t>
+  </si>
+  <si>
+    <t>1142</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/618/projeto_de_lei_no1142.2025_-_altera_o_anexo_i_e_ii_da_lei_1195.2025_-_pss_1.doc</t>
+  </si>
+  <si>
+    <t>Altera a redação do art. 2º, da Lei 1.195/2025 para acrescentar a vagas de Agente Administrativo, Contador, Técnico Agrícola, fonoaudiólogo e Fisioterapeuta e suas respectivas atribuições</t>
+  </si>
+  <si>
+    <t>619</t>
+  </si>
+  <si>
+    <t>1143</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/619/projeto_de_lei_no1143.2025.2025_-_altera_lei_1062.2022_-_auxilio_alimentacao_ct.doc</t>
+  </si>
+  <si>
+    <t>Acrescenta o parágrafo segundo ao artigo 1º e altera a redação do artigo 3º, ambos da Lei Municipal nº 1.062, de 14 de julho de 2022.</t>
+  </si>
+  <si>
     <t>404</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/404/pl_1.144.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº1.196/2025, de Coronel Domingos Soares para incluir o inciso III do art.11, e dá outras Providências.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/406/pl_1.145.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as condições e requisitos para proposições de Execuções judiciais e dá outras Providências .</t>
   </si>
   <si>
     <t>411</t>
@@ -1990,54 +2074,54 @@
   <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/496/projeto_de_lei_1173.2025_-_ratificacao_protocolo_de_intencoes_parana_saude-1.pdf</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de Intenções firmado entre o Estado do Paraná e os Municípios do Estado do Paraná subscritores, com a finalidade de formalizar a constituição e adequação do Consórcio Intergestores Paraná Saúde - CIPS aos termos do regime previsto na Lei Federal nº. 11.107/2005 e sua regulamentação, voltado ao desenvolvimento de ações na área da assistência farmacêutica no âmbito do Sistema Único de Saúde (SUS).</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/405/pl_1.145.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre requisitos para a proposição de Execuções Judiciais e dá outras providências.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>DL</t>
-[...2 lines deleted...]
-    <t>Decreto Legislativo</t>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>José, Daniele, Jurandir, Nara</t>
   </si>
   <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/457/decreto_09_2025_1759769321453.pdf</t>
   </si>
   <si>
     <t>Dispõem sobre a revogação dos Decretos Legislativo_x000D_
 04/2024 e 05/2025, e dá outras providencias”</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/458/decreto_legislativo_10_2025_1759769359876.pdf</t>
   </si>
   <si>
     <t>“INSTITUI A CÂMARA MIRIM NO MUNICÍPIO DE_x000D_
 CORONEL DOMINGOS SOARES, E DETERMINA OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>310</t>
   </si>
@@ -2782,56 +2866,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/292/indicacao_parlamentar_no002-2025__-_reparos_urgentes_no_cmei.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/293/indicacao_parlamentar_no003-2025__-_ponto_de_onibus_proximo_ao_ezequiel_ecks.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/294/indicacao_parlamentar_no004-2025__-_ponte_do_butia.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/295/indicacao_parlamentar_no005-2025__-_limpeza_de_bueiro_proximo_ao_lava_car_do_edi.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/296/indicacao_parlamentar_no006-2025__-_ponte_rio_estrela-_dica.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/297/indicacao_parlamentar_no007-2025__-_valdir_castanha-_colocacao_de_bancos_no_campo_sintetico.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/298/indicacao_parlamentar_no008-2025__-_retirada_de_entulhos_das_calcadas_e_vias_publicas_joao__nara_e_de.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/314/ccf21032025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/315/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/316/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/317/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/322/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/321/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/357/23.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/358/ccf04042025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/360/indicacao_aderson.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/361/ccf11042025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/366/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/367/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/368/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/370/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/371/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/372/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/378/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/379/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/381/10.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/382/36.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/383/37.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/384/38.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/386/ccf02062025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/387/40.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/388/41.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/389/42.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/392/43.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/395/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/396/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/397/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/402/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/403/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/400/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/399/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/401/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/407/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/408/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/414/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/422/55.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/416/56.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/415/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/417/58.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/423/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/424/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/425/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/432/indicacao_no62.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/433/indicacao_63.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/434/ccf_000051.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/438/65.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/439/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/440/67.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/444/68.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/445/69.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/448/indicacao_n_70.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/449/71.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/452/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/454/indicacao_73.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/459/indicacao_parlamentar_no74-2025__-_implantacao_de_floreira_na_avenida_1760991345544.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/460/indicacao_parlamentar_no75-2025__-_campinho_de_areia_na_esola_municipal_iraras_1760991406307.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/466/indicacao_76.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/468/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/474/ccf_000099.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/477/indi_79.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/478/indi80.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/479/indica81.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/486/indicacao_82.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/487/indicacao_83.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/488/indicacao_parlamentar_no84-2025__-_troca_de_lampadas_na_vila_rural._ver._anderson_1763579042908.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/489/indicacao_parlamentar_no85-2025__-_lixeiras_para_vila_rural_e_morro_do_piolho._1763579047093.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/490/indicacao_parlamentar_no86-2025__-_reparos_nova_iguacu_proximo_nas_proximidades_do_calcamento._1763579045312.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/492/87.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/493/88.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/500/indicacao_89.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/299/requerimento_no01.2025-_votacao_aberta_eleicao_mesa_diretora_2025..docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/300/requerimento_no02.2025-_informacoes_sobre_pavimentacao_da_vila_rural_e_travessao..docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/301/requerimento_no03.2025-_informacoes_sobre_materiais_e_valores_gastos_na_obra_santa_rita_de_cassia.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/302/requerimento_no04.2025-_pedido_de_urgencia_para_realizacao_de_drenagem_no_cmei_ponte_do_chopim.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/309/nara.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/312/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/313/requerimwento_11.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/318/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/319/requerimento_no13.2025-_informacoes_sobre_o_bairro_morro_do_piolho.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/323/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/359/requerimento.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/369/requerimento_19.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/365/requerimento.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/380/rewuerimento_22.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/393/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/394/requerimento_29.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/398/requerimento_30.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/409/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/410/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/443/requerimento_33.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/450/34.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/453/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/462/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/465/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/469/ccf_000092.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/475/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/476/requerimento_41.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/503/requermento_42.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/364/projeto_de_lei..pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/376/pl_resolucao.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/385/resolucao_05_2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/418/pl_06_2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/430/pl_07_2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/431/pl_08_2025_camara_mirin.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/455/pl_09_2025_1759769338276.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/502/projeto_de_lei_1764953523327.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/290/projeto_de_lei_no1125.2025_-_institui_o_refis_2025.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/327/projeto_de_lei_no1130.2025_-_cria_conselho_e_fundo_municipal_do_esporte.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/326/projeto_de_lei_no1131.2025_-_autoriza_permuta_servidores_magisterio_-_palmas_x_cds_2.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/362/pl_1132.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/363/pl_11133.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/391/projeto_de_lei_no1134.2025_-_plano_plurianual_-_2026_a_2029.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/390/projeto_de_lei_no1135.2025_-_ldo_2026.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/373/pl_1.136.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/374/1.137.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/375/pl_1.138.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/377/pl_1.139.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/404/pl_1.144.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/406/pl_1.145.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/411/pl_1146.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/412/pl_1147.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/413/pl_1.148.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/419/projeto_de_lei_1149.2025_-_minivan_secid_-_convenio_551.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/420/projeto_de_lei_1150.2025_-_minicarregadeira_-_secid_-_convenio_552.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/421/projeto_de_lei_1151.2025_-_acao_social_e_outros.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/426/projeto_de_lei_1152.2025_-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/427/projeto_de_lei_1153.2025_-_asfalto_novo_vida_nova.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/428/projeto_de_lei_1154.2025_-_dotacao_saude_emenda.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/429/projeto_de_lei_1155.2025_-_adiantamentos_de_despesas.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/435/projeto_de_lei_1156.2025_-_declara_utilidade_publica_estrada_nova_iguacu.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/436/projeto_de_lei_1157.2025_-_declara_utilidade_publica_estrada_iratim.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/437/projeto_de_lei_1158_2025_-_altera_redacao_lei_487.2010_-_associacao_dos_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/441/projeto_de_lei_no1159.2025_-_construcao_centro_de_idosos_1757944491209.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/442/projeto_de_lei_no1160.2025_-_construcao_creche_infancia_feliz_1757944491407.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/446/projeto_de_lei_construcao_de_unidade_basica_de_saude.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/447/projeto_de_lei_1162.2025_-_fundo_municipal_de_saneamento_basico_e_ambiental.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/451/ccf_000068.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/463/pl_1164.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/467/pl_1165.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/480/projeto_de_lei_1166.2025_-_ratificacao_do_protocolo_de_intencoes_consorcio_intermunicipal_de_servicos_ambientais_-_cisa.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/481/projeto_de_lei_1167.2025_-_cedencia_de_servidores_minuta.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/482/projeto_de_lei_1168.2025_-_emprestimos_consignados.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/483/projeto_de_lei_1169.2025_-_expocel.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/484/projeto_de_lei_1170.2025_-_altera_dispositivos_da_lei_815.2017.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/485/projeto_de_lei_1171.2025_-_revogacao_casa_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/494/projeto_de_lei_1172-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/496/projeto_de_lei_1173.2025_-_ratificacao_protocolo_de_intencoes_parana_saude-1.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/405/pl_1.145.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/457/decreto_09_2025_1759769321453.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/458/decreto_legislativo_10_2025_1759769359876.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/310/resolucao_02.2025_instituicao_financeira_convenio_cresol.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/311/resolucao_03.2025_concede_reposicao_monetaria_subsidio_presidente_vereadores__e_atualizacao_do_vale_alimentacao_servidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/456/projeto_de_resolucao_fechamento_pauta_1759771046498.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/472/resolucao_08.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/470/projeto_de_resolucao_09.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/471/projeto_de_resolucao_10_2025_1.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/473/pl_de_resolucao_11.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/529/1.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/530/2.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/531/3.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/532/4.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/533/5.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/534/6.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/535/7.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/536/8.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/537/9.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/504/ccf_000126.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/505/2.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/506/03.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/507/01.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/508/02.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/509/03.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/510/01.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/511/02.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/512/09.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/513/10.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/514/11.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/515/12.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/516/13.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/517/14.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/518/15.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/519/16.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/520/17.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/521/18.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/522/19.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/523/20.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/524/21.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/525/22.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/526/23.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/527/24.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/528/25.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/491/ato_de_recebimentodos_requerimentos.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/495/oficio_545-gab.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/497/oficio_550.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/292/indicacao_parlamentar_no002-2025__-_reparos_urgentes_no_cmei.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/293/indicacao_parlamentar_no003-2025__-_ponto_de_onibus_proximo_ao_ezequiel_ecks.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/294/indicacao_parlamentar_no004-2025__-_ponte_do_butia.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/295/indicacao_parlamentar_no005-2025__-_limpeza_de_bueiro_proximo_ao_lava_car_do_edi.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/296/indicacao_parlamentar_no006-2025__-_ponte_rio_estrela-_dica.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/297/indicacao_parlamentar_no007-2025__-_valdir_castanha-_colocacao_de_bancos_no_campo_sintetico.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/298/indicacao_parlamentar_no008-2025__-_retirada_de_entulhos_das_calcadas_e_vias_publicas_joao__nara_e_de.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/314/ccf21032025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/315/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/316/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/317/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/322/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/321/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/357/23.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/358/ccf04042025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/360/indicacao_aderson.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/361/ccf11042025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/366/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/367/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/368/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/370/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/371/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/372/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/378/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/379/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/381/10.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/382/36.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/383/37.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/384/38.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/386/ccf02062025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/387/40.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/388/41.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/389/42.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/392/43.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/395/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/396/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/397/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/402/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/403/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/400/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/399/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/401/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/407/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/408/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/414/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/422/55.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/416/56.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/415/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/417/58.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/423/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/424/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/425/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/432/indicacao_no62.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/433/indicacao_63.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/434/ccf_000051.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/438/65.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/439/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/440/67.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/444/68.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/445/69.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/448/indicacao_n_70.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/449/71.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/452/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/454/indicacao_73.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/459/indicacao_parlamentar_no74-2025__-_implantacao_de_floreira_na_avenida_1760991345544.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/460/indicacao_parlamentar_no75-2025__-_campinho_de_areia_na_esola_municipal_iraras_1760991406307.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/466/indicacao_76.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/468/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/474/ccf_000099.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/477/indi_79.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/478/indi80.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/479/indica81.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/486/indicacao_82.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/487/indicacao_83.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/488/indicacao_parlamentar_no84-2025__-_troca_de_lampadas_na_vila_rural._ver._anderson_1763579042908.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/489/indicacao_parlamentar_no85-2025__-_lixeiras_para_vila_rural_e_morro_do_piolho._1763579047093.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/490/indicacao_parlamentar_no86-2025__-_reparos_nova_iguacu_proximo_nas_proximidades_do_calcamento._1763579045312.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/492/87.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/493/88.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/500/indicacao_89.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/299/requerimento_no01.2025-_votacao_aberta_eleicao_mesa_diretora_2025..docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/300/requerimento_no02.2025-_informacoes_sobre_pavimentacao_da_vila_rural_e_travessao..docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/301/requerimento_no03.2025-_informacoes_sobre_materiais_e_valores_gastos_na_obra_santa_rita_de_cassia.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/302/requerimento_no04.2025-_pedido_de_urgencia_para_realizacao_de_drenagem_no_cmei_ponte_do_chopim.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/309/nara.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/312/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/313/requerimwento_11.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/318/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/319/requerimento_no13.2025-_informacoes_sobre_o_bairro_morro_do_piolho.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/323/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/359/requerimento.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/369/requerimento_19.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/365/requerimento.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/380/rewuerimento_22.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/393/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/394/requerimento_29.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/398/requerimento_30.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/409/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/410/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/443/requerimento_33.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/450/34.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/453/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/462/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/465/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/469/ccf_000092.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/475/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/476/requerimento_41.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/503/requermento_42.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/364/projeto_de_lei..pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/376/projeto_de_lei_no04.2025_-_dispoe_sobre_a_coleta_continua_de_lixo_eletronico.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/385/resolucao_05_2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/418/pl_06_2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/430/pl_07_2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/431/pl_08_2025_camara_mirin.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/455/pl_09_2025_1759769338276.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/502/projeto_de_lei_1764953523327.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/290/projeto_de_lei_no1125.2025_-_institui_o_refis_2025.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/613/projeto_de_lei_no1127.2025_-_ampliacao_de_vagas_educacao.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/614/projeto_de_lei_no1128.2025_-_reposicao_salarial_servidores.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/615/projeto_de_lei_no1129.2025_-_autoriza_pss.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/327/projeto_de_lei_no1130.2025_-_cria_conselho_e_fundo_municipal_do_esporte.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/326/projeto_de_lei_no1131.2025_-_autoriza_permuta_servidores_magisterio_-_palmas_x_cds_2.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/362/pl_1132.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/363/pl_11133.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/391/projeto_de_lei_no1134.2025_-_plano_plurianual_-_2026_a_2029.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/390/projeto_de_lei_no1135.2025_-_ldo_2026.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/373/pl_1.136.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/374/1.137.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/375/pl_1.138.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/377/pl_1.139.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/616/projeto_de_lei_no1140.2025_-_autoriza_termo_de_cooperacao_depen.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/617/projeto_de_lei_no1141.2025_-_abrir_um_credito_adicional_suplementar_especial_no_orcamento_-_programa_estradas_da_integracao.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/618/projeto_de_lei_no1142.2025_-_altera_o_anexo_i_e_ii_da_lei_1195.2025_-_pss_1.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/619/projeto_de_lei_no1143.2025.2025_-_altera_lei_1062.2022_-_auxilio_alimentacao_ct.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/404/pl_1.144.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/406/pl_1.145.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/411/pl_1146.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/412/pl_1147.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/413/pl_1.148.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/419/projeto_de_lei_1149.2025_-_minivan_secid_-_convenio_551.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/420/projeto_de_lei_1150.2025_-_minicarregadeira_-_secid_-_convenio_552.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/421/projeto_de_lei_1151.2025_-_acao_social_e_outros.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/426/projeto_de_lei_1152.2025_-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/427/projeto_de_lei_1153.2025_-_asfalto_novo_vida_nova.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/428/projeto_de_lei_1154.2025_-_dotacao_saude_emenda.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/429/projeto_de_lei_1155.2025_-_adiantamentos_de_despesas.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/435/projeto_de_lei_1156.2025_-_declara_utilidade_publica_estrada_nova_iguacu.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/436/projeto_de_lei_1157.2025_-_declara_utilidade_publica_estrada_iratim.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/437/projeto_de_lei_1158_2025_-_altera_redacao_lei_487.2010_-_associacao_dos_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/441/projeto_de_lei_no1159.2025_-_construcao_centro_de_idosos_1757944491209.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/442/projeto_de_lei_no1160.2025_-_construcao_creche_infancia_feliz_1757944491407.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/446/projeto_de_lei_construcao_de_unidade_basica_de_saude.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/447/projeto_de_lei_1162.2025_-_fundo_municipal_de_saneamento_basico_e_ambiental.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/451/ccf_000068.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/463/pl_1164.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/467/pl_1165.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/480/projeto_de_lei_1166.2025_-_ratificacao_do_protocolo_de_intencoes_consorcio_intermunicipal_de_servicos_ambientais_-_cisa.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/481/projeto_de_lei_1167.2025_-_cedencia_de_servidores_minuta.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/482/projeto_de_lei_1168.2025_-_emprestimos_consignados.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/483/projeto_de_lei_1169.2025_-_expocel.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/484/projeto_de_lei_1170.2025_-_altera_dispositivos_da_lei_815.2017.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/485/projeto_de_lei_1171.2025_-_revogacao_casa_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/494/projeto_de_lei_1172-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/496/projeto_de_lei_1173.2025_-_ratificacao_protocolo_de_intencoes_parana_saude-1.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/405/pl_1.145.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/457/decreto_09_2025_1759769321453.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/458/decreto_legislativo_10_2025_1759769359876.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/310/resolucao_02.2025_instituicao_financeira_convenio_cresol.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/311/resolucao_03.2025_concede_reposicao_monetaria_subsidio_presidente_vereadores__e_atualizacao_do_vale_alimentacao_servidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/456/projeto_de_resolucao_fechamento_pauta_1759771046498.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/472/resolucao_08.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/470/projeto_de_resolucao_09.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/471/projeto_de_resolucao_10_2025_1.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/473/pl_de_resolucao_11.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/529/1.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/530/2.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/531/3.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/532/4.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/533/5.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/534/6.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/535/7.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/536/8.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/537/9.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/504/ccf_000126.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/505/2.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/506/03.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/507/01.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/508/02.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/509/03.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/510/01.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/511/02.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/512/09.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/513/10.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/514/11.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/515/12.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/516/13.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/517/14.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/518/15.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/519/16.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/520/17.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/521/18.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/522/19.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/523/20.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/524/21.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/525/22.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/526/23.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/527/24.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/528/25.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/491/ato_de_recebimentodos_requerimentos.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/495/oficio_545-gab.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2025/497/oficio_550.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H209"/>
+  <dimension ref="A1:H216"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="55.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="216.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -5991,255 +6075,255 @@
         <v>484</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H122" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
         <v>490</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
         <v>491</v>
       </c>
       <c r="D123" t="s">
         <v>482</v>
       </c>
       <c r="E123" t="s">
         <v>483</v>
       </c>
+      <c r="F123" t="s">
+        <v>484</v>
+      </c>
       <c r="G123" s="1" t="s">
         <v>492</v>
       </c>
       <c r="H123" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
         <v>494</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
         <v>495</v>
       </c>
       <c r="D124" t="s">
         <v>482</v>
       </c>
       <c r="E124" t="s">
         <v>483</v>
       </c>
       <c r="F124" t="s">
+        <v>484</v>
+      </c>
+      <c r="G124" s="1" t="s">
         <v>496</v>
       </c>
-      <c r="G124" s="1" t="s">
+      <c r="H124" t="s">
         <v>497</v>
-      </c>
-[...1 lines deleted...]
-        <v>498</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
+        <v>498</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
         <v>499</v>
-      </c>
-[...4 lines deleted...]
-        <v>500</v>
       </c>
       <c r="D125" t="s">
         <v>482</v>
       </c>
       <c r="E125" t="s">
         <v>483</v>
       </c>
       <c r="F125" t="s">
-        <v>496</v>
+        <v>484</v>
       </c>
       <c r="G125" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H125" t="s">
         <v>501</v>
-      </c>
-[...1 lines deleted...]
-        <v>502</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
+        <v>502</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
         <v>503</v>
-      </c>
-[...4 lines deleted...]
-        <v>504</v>
       </c>
       <c r="D126" t="s">
         <v>482</v>
       </c>
       <c r="E126" t="s">
         <v>483</v>
       </c>
-      <c r="F126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G126" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="H126" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
+        <v>506</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
         <v>507</v>
-      </c>
-[...4 lines deleted...]
-        <v>508</v>
       </c>
       <c r="D127" t="s">
         <v>482</v>
       </c>
       <c r="E127" t="s">
         <v>483</v>
       </c>
       <c r="F127" t="s">
-        <v>484</v>
+        <v>508</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>509</v>
       </c>
       <c r="H127" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
         <v>511</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
         <v>512</v>
       </c>
       <c r="D128" t="s">
         <v>482</v>
       </c>
       <c r="E128" t="s">
         <v>483</v>
       </c>
+      <c r="F128" t="s">
+        <v>508</v>
+      </c>
       <c r="G128" s="1" t="s">
         <v>513</v>
       </c>
       <c r="H128" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
         <v>515</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
         <v>516</v>
       </c>
       <c r="D129" t="s">
         <v>482</v>
       </c>
       <c r="E129" t="s">
         <v>483</v>
       </c>
       <c r="F129" t="s">
-        <v>484</v>
+        <v>508</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>517</v>
       </c>
       <c r="H129" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
         <v>519</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
         <v>520</v>
       </c>
       <c r="D130" t="s">
         <v>482</v>
       </c>
       <c r="E130" t="s">
         <v>483</v>
       </c>
       <c r="F130" t="s">
         <v>484</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>521</v>
       </c>
       <c r="H130" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
         <v>523</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
         <v>524</v>
       </c>
       <c r="D131" t="s">
         <v>482</v>
       </c>
       <c r="E131" t="s">
         <v>483</v>
       </c>
-      <c r="F131" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G131" s="1" t="s">
         <v>525</v>
       </c>
       <c r="H131" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
         <v>527</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
         <v>528</v>
       </c>
       <c r="D132" t="s">
         <v>482</v>
       </c>
       <c r="E132" t="s">
         <v>483</v>
       </c>
       <c r="F132" t="s">
         <v>484</v>
@@ -6512,415 +6596,415 @@
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
         <v>571</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
         <v>572</v>
       </c>
       <c r="D143" t="s">
         <v>482</v>
       </c>
       <c r="E143" t="s">
         <v>483</v>
       </c>
       <c r="F143" t="s">
         <v>484</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>573</v>
       </c>
       <c r="H143" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="D144" t="s">
         <v>482</v>
       </c>
       <c r="E144" t="s">
         <v>483</v>
       </c>
       <c r="F144" t="s">
         <v>484</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="H144" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="D145" t="s">
         <v>482</v>
       </c>
       <c r="E145" t="s">
         <v>483</v>
       </c>
       <c r="F145" t="s">
         <v>484</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="H145" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="D146" t="s">
         <v>482</v>
       </c>
       <c r="E146" t="s">
         <v>483</v>
       </c>
       <c r="F146" t="s">
         <v>484</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="H146" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="D147" t="s">
         <v>482</v>
       </c>
       <c r="E147" t="s">
         <v>483</v>
       </c>
       <c r="F147" t="s">
         <v>484</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="H147" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="D148" t="s">
         <v>482</v>
       </c>
       <c r="E148" t="s">
         <v>483</v>
       </c>
       <c r="F148" t="s">
         <v>484</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="H148" t="s">
-        <v>570</v>
+        <v>594</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="D149" t="s">
         <v>482</v>
       </c>
       <c r="E149" t="s">
         <v>483</v>
       </c>
       <c r="F149" t="s">
         <v>484</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="H149" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="D150" t="s">
         <v>482</v>
       </c>
       <c r="E150" t="s">
         <v>483</v>
       </c>
       <c r="F150" t="s">
         <v>484</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="H150" t="s">
-        <v>570</v>
+        <v>598</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="D151" t="s">
         <v>482</v>
       </c>
       <c r="E151" t="s">
         <v>483</v>
       </c>
       <c r="F151" t="s">
         <v>484</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="H151" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="D152" t="s">
         <v>482</v>
       </c>
       <c r="E152" t="s">
         <v>483</v>
       </c>
       <c r="F152" t="s">
         <v>484</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="H152" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="D153" t="s">
         <v>482</v>
       </c>
       <c r="E153" t="s">
         <v>483</v>
       </c>
       <c r="F153" t="s">
         <v>484</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="H153" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="D154" t="s">
         <v>482</v>
       </c>
       <c r="E154" t="s">
         <v>483</v>
       </c>
       <c r="F154" t="s">
         <v>484</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="H154" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="D155" t="s">
         <v>482</v>
       </c>
       <c r="E155" t="s">
         <v>483</v>
       </c>
       <c r="F155" t="s">
         <v>484</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="H155" t="s">
-        <v>619</v>
+        <v>598</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="D156" t="s">
         <v>482</v>
       </c>
       <c r="E156" t="s">
         <v>483</v>
       </c>
       <c r="F156" t="s">
         <v>484</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="H156" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="D157" t="s">
         <v>482</v>
       </c>
       <c r="E157" t="s">
         <v>483</v>
       </c>
       <c r="F157" t="s">
         <v>484</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="H157" t="s">
-        <v>627</v>
+        <v>598</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
         <v>628</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
         <v>629</v>
       </c>
       <c r="D158" t="s">
         <v>482</v>
       </c>
       <c r="E158" t="s">
         <v>483</v>
       </c>
       <c r="F158" t="s">
         <v>484</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>630</v>
       </c>
       <c r="H158" t="s">
@@ -7017,1259 +7101,1441 @@
       </c>
       <c r="D162" t="s">
         <v>482</v>
       </c>
       <c r="E162" t="s">
         <v>483</v>
       </c>
       <c r="F162" t="s">
         <v>484</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>646</v>
       </c>
       <c r="H162" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
         <v>648</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>536</v>
+        <v>649</v>
       </c>
       <c r="D163" t="s">
-        <v>649</v>
+        <v>482</v>
       </c>
       <c r="E163" t="s">
-        <v>650</v>
+        <v>483</v>
       </c>
       <c r="F163" t="s">
         <v>484</v>
       </c>
       <c r="G163" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="H163" t="s">
         <v>651</v>
-      </c>
-[...1 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
+        <v>652</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
         <v>653</v>
       </c>
-      <c r="B164" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D164" t="s">
+        <v>482</v>
+      </c>
+      <c r="E164" t="s">
+        <v>483</v>
+      </c>
+      <c r="F164" t="s">
+        <v>484</v>
+      </c>
+      <c r="G164" s="1" t="s">
         <v>654</v>
       </c>
-      <c r="E164" t="s">
+      <c r="H164" t="s">
         <v>655</v>
-      </c>
-[...7 lines deleted...]
-        <v>658</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
+        <v>656</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>657</v>
+      </c>
+      <c r="D165" t="s">
+        <v>482</v>
+      </c>
+      <c r="E165" t="s">
+        <v>483</v>
+      </c>
+      <c r="F165" t="s">
+        <v>484</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H165" t="s">
         <v>659</v>
-      </c>
-[...19 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
+        <v>660</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>661</v>
+      </c>
+      <c r="D166" t="s">
+        <v>482</v>
+      </c>
+      <c r="E166" t="s">
+        <v>483</v>
+      </c>
+      <c r="F166" t="s">
+        <v>484</v>
+      </c>
+      <c r="G166" s="1" t="s">
         <v>662</v>
       </c>
-      <c r="B166" t="s">
-[...5 lines deleted...]
-      <c r="D166" t="s">
+      <c r="H166" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>21</v>
+        <v>665</v>
       </c>
       <c r="D167" t="s">
-        <v>663</v>
+        <v>482</v>
       </c>
       <c r="E167" t="s">
-        <v>664</v>
+        <v>483</v>
       </c>
       <c r="F167" t="s">
-        <v>360</v>
+        <v>484</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="H167" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
+        <v>668</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>669</v>
+      </c>
+      <c r="D168" t="s">
+        <v>482</v>
+      </c>
+      <c r="E168" t="s">
+        <v>483</v>
+      </c>
+      <c r="F168" t="s">
+        <v>484</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="H168" t="s">
         <v>671</v>
-      </c>
-[...19 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
+        <v>672</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>673</v>
+      </c>
+      <c r="D169" t="s">
+        <v>482</v>
+      </c>
+      <c r="E169" t="s">
+        <v>483</v>
+      </c>
+      <c r="F169" t="s">
+        <v>484</v>
+      </c>
+      <c r="G169" s="1" t="s">
         <v>674</v>
       </c>
-      <c r="B169" t="s">
-[...14 lines deleted...]
-      <c r="G169" s="1" t="s">
+      <c r="H169" t="s">
         <v>675</v>
-      </c>
-[...1 lines deleted...]
-        <v>676</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
+        <v>676</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>564</v>
+      </c>
+      <c r="D170" t="s">
         <v>677</v>
       </c>
-      <c r="B170" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E170" t="s">
-        <v>664</v>
+        <v>678</v>
       </c>
       <c r="F170" t="s">
-        <v>678</v>
+        <v>484</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>679</v>
       </c>
       <c r="H170" t="s">
         <v>680</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
         <v>681</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="D171" t="s">
-        <v>663</v>
+        <v>682</v>
       </c>
       <c r="E171" t="s">
-        <v>664</v>
+        <v>683</v>
       </c>
       <c r="F171" t="s">
-        <v>678</v>
+        <v>684</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="H171" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>684</v>
+        <v>687</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="D172" t="s">
-        <v>663</v>
+        <v>682</v>
       </c>
       <c r="E172" t="s">
-        <v>664</v>
+        <v>683</v>
       </c>
       <c r="F172" t="s">
         <v>134</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>685</v>
+        <v>688</v>
       </c>
       <c r="H172" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D173" t="s">
-        <v>688</v>
+        <v>691</v>
       </c>
       <c r="E173" t="s">
-        <v>689</v>
+        <v>692</v>
       </c>
       <c r="F173" t="s">
-        <v>70</v>
+        <v>693</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>690</v>
+        <v>694</v>
       </c>
       <c r="H173" t="s">
-        <v>691</v>
+        <v>695</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
+        <v>696</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>21</v>
+      </c>
+      <c r="D174" t="s">
+        <v>691</v>
+      </c>
+      <c r="E174" t="s">
         <v>692</v>
       </c>
-      <c r="B174" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F174" t="s">
-        <v>147</v>
+        <v>360</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>693</v>
+        <v>697</v>
       </c>
       <c r="H174" t="s">
-        <v>694</v>
+        <v>698</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>695</v>
+        <v>699</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="D175" t="s">
-        <v>688</v>
+        <v>691</v>
       </c>
       <c r="E175" t="s">
-        <v>689</v>
+        <v>692</v>
       </c>
       <c r="F175" t="s">
-        <v>22</v>
+        <v>684</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>696</v>
+        <v>700</v>
       </c>
       <c r="H175" t="s">
-        <v>694</v>
+        <v>701</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="D176" t="s">
-        <v>688</v>
+        <v>691</v>
       </c>
       <c r="E176" t="s">
-        <v>689</v>
+        <v>692</v>
       </c>
       <c r="F176" t="s">
         <v>134</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
       <c r="H176" t="s">
-        <v>694</v>
+        <v>704</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>699</v>
+        <v>705</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>31</v>
+        <v>373</v>
       </c>
       <c r="D177" t="s">
-        <v>688</v>
+        <v>691</v>
       </c>
       <c r="E177" t="s">
-        <v>689</v>
+        <v>692</v>
       </c>
       <c r="F177" t="s">
-        <v>42</v>
+        <v>706</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>700</v>
+        <v>707</v>
       </c>
       <c r="H177" t="s">
-        <v>694</v>
+        <v>708</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>701</v>
+        <v>709</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>36</v>
+        <v>377</v>
       </c>
       <c r="D178" t="s">
-        <v>688</v>
+        <v>691</v>
       </c>
       <c r="E178" t="s">
-        <v>689</v>
+        <v>692</v>
       </c>
       <c r="F178" t="s">
-        <v>182</v>
+        <v>706</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>702</v>
+        <v>710</v>
       </c>
       <c r="H178" t="s">
-        <v>694</v>
+        <v>711</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>41</v>
+        <v>381</v>
       </c>
       <c r="D179" t="s">
-        <v>688</v>
+        <v>691</v>
       </c>
       <c r="E179" t="s">
-        <v>689</v>
+        <v>692</v>
       </c>
       <c r="F179" t="s">
-        <v>191</v>
+        <v>134</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>704</v>
+        <v>713</v>
       </c>
       <c r="H179" t="s">
-        <v>694</v>
+        <v>714</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>705</v>
+        <v>715</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>46</v>
+        <v>10</v>
       </c>
       <c r="D180" t="s">
-        <v>688</v>
+        <v>716</v>
       </c>
       <c r="E180" t="s">
-        <v>689</v>
+        <v>717</v>
       </c>
       <c r="F180" t="s">
-        <v>177</v>
+        <v>70</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>706</v>
+        <v>718</v>
       </c>
       <c r="H180" t="s">
-        <v>694</v>
+        <v>719</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>707</v>
+        <v>720</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>373</v>
+        <v>17</v>
       </c>
       <c r="D181" t="s">
-        <v>688</v>
+        <v>716</v>
       </c>
       <c r="E181" t="s">
-        <v>689</v>
+        <v>717</v>
       </c>
       <c r="F181" t="s">
-        <v>37</v>
+        <v>147</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>708</v>
+        <v>721</v>
       </c>
       <c r="H181" t="s">
-        <v>694</v>
+        <v>722</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>709</v>
+        <v>723</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D182" t="s">
-        <v>710</v>
+        <v>716</v>
       </c>
       <c r="E182" t="s">
-        <v>711</v>
+        <v>717</v>
       </c>
       <c r="F182" t="s">
-        <v>177</v>
+        <v>22</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>712</v>
+        <v>724</v>
       </c>
       <c r="H182" t="s">
-        <v>713</v>
+        <v>722</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>714</v>
+        <v>725</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="D183" t="s">
-        <v>710</v>
+        <v>716</v>
       </c>
       <c r="E183" t="s">
-        <v>711</v>
+        <v>717</v>
       </c>
       <c r="F183" t="s">
-        <v>177</v>
+        <v>134</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>715</v>
+        <v>726</v>
       </c>
       <c r="H183" t="s">
-        <v>716</v>
+        <v>722</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
+        <v>727</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>31</v>
+      </c>
+      <c r="D184" t="s">
+        <v>716</v>
+      </c>
+      <c r="E184" t="s">
         <v>717</v>
       </c>
-      <c r="B184" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F184" t="s">
-        <v>177</v>
+        <v>42</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>718</v>
+        <v>728</v>
       </c>
       <c r="H184" t="s">
-        <v>719</v>
+        <v>722</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>720</v>
+        <v>729</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="D185" t="s">
-        <v>710</v>
+        <v>716</v>
       </c>
       <c r="E185" t="s">
-        <v>711</v>
+        <v>717</v>
       </c>
       <c r="F185" t="s">
-        <v>147</v>
+        <v>182</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>721</v>
+        <v>730</v>
       </c>
       <c r="H185" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>723</v>
+        <v>731</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="D186" t="s">
-        <v>710</v>
+        <v>716</v>
       </c>
       <c r="E186" t="s">
-        <v>711</v>
+        <v>717</v>
       </c>
       <c r="F186" t="s">
-        <v>147</v>
+        <v>191</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>724</v>
+        <v>732</v>
       </c>
       <c r="H186" t="s">
-        <v>725</v>
+        <v>722</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>726</v>
+        <v>733</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="D187" t="s">
-        <v>710</v>
+        <v>716</v>
       </c>
       <c r="E187" t="s">
-        <v>711</v>
+        <v>717</v>
       </c>
       <c r="F187" t="s">
-        <v>147</v>
+        <v>177</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>727</v>
+        <v>734</v>
       </c>
       <c r="H187" t="s">
-        <v>728</v>
+        <v>722</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>729</v>
+        <v>735</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>41</v>
+        <v>373</v>
       </c>
       <c r="D188" t="s">
-        <v>710</v>
+        <v>716</v>
       </c>
       <c r="E188" t="s">
-        <v>711</v>
+        <v>717</v>
       </c>
       <c r="F188" t="s">
         <v>37</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>730</v>
+        <v>736</v>
       </c>
       <c r="H188" t="s">
-        <v>731</v>
+        <v>722</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>732</v>
+        <v>737</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>46</v>
+        <v>10</v>
       </c>
       <c r="D189" t="s">
-        <v>710</v>
+        <v>738</v>
       </c>
       <c r="E189" t="s">
-        <v>711</v>
+        <v>739</v>
       </c>
       <c r="F189" t="s">
-        <v>37</v>
+        <v>177</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>733</v>
+        <v>740</v>
       </c>
       <c r="H189" t="s">
-        <v>734</v>
+        <v>741</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>735</v>
+        <v>742</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>373</v>
+        <v>17</v>
       </c>
       <c r="D190" t="s">
-        <v>710</v>
+        <v>738</v>
       </c>
       <c r="E190" t="s">
-        <v>711</v>
+        <v>739</v>
       </c>
       <c r="F190" t="s">
-        <v>191</v>
+        <v>177</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>736</v>
+        <v>743</v>
       </c>
       <c r="H190" t="s">
-        <v>737</v>
+        <v>744</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
+        <v>745</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>21</v>
+      </c>
+      <c r="D191" t="s">
         <v>738</v>
       </c>
-      <c r="B191" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E191" t="s">
-        <v>711</v>
+        <v>739</v>
       </c>
       <c r="F191" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>739</v>
+        <v>746</v>
       </c>
       <c r="H191" t="s">
-        <v>740</v>
+        <v>747</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>741</v>
+        <v>748</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>381</v>
+        <v>26</v>
       </c>
       <c r="D192" t="s">
-        <v>710</v>
+        <v>738</v>
       </c>
       <c r="E192" t="s">
-        <v>711</v>
+        <v>739</v>
       </c>
       <c r="F192" t="s">
-        <v>182</v>
+        <v>147</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>742</v>
+        <v>749</v>
       </c>
       <c r="H192" t="s">
-        <v>743</v>
+        <v>750</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>744</v>
+        <v>751</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>385</v>
+        <v>31</v>
       </c>
       <c r="D193" t="s">
-        <v>710</v>
+        <v>738</v>
       </c>
       <c r="E193" t="s">
-        <v>711</v>
+        <v>739</v>
       </c>
       <c r="F193" t="s">
-        <v>182</v>
+        <v>147</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>745</v>
+        <v>752</v>
       </c>
       <c r="H193" t="s">
-        <v>746</v>
+        <v>753</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>747</v>
+        <v>754</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>389</v>
+        <v>36</v>
       </c>
       <c r="D194" t="s">
-        <v>710</v>
+        <v>738</v>
       </c>
       <c r="E194" t="s">
-        <v>711</v>
+        <v>739</v>
       </c>
       <c r="F194" t="s">
-        <v>70</v>
+        <v>147</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>748</v>
+        <v>755</v>
       </c>
       <c r="H194" t="s">
-        <v>749</v>
+        <v>756</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>750</v>
+        <v>757</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>751</v>
+        <v>41</v>
       </c>
       <c r="D195" t="s">
-        <v>710</v>
+        <v>738</v>
       </c>
       <c r="E195" t="s">
-        <v>711</v>
+        <v>739</v>
       </c>
       <c r="F195" t="s">
-        <v>70</v>
+        <v>37</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="H195" t="s">
-        <v>753</v>
+        <v>759</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>393</v>
+        <v>46</v>
       </c>
       <c r="D196" t="s">
-        <v>710</v>
+        <v>738</v>
       </c>
       <c r="E196" t="s">
-        <v>711</v>
+        <v>739</v>
       </c>
       <c r="F196" t="s">
-        <v>70</v>
+        <v>37</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>755</v>
+        <v>761</v>
       </c>
       <c r="H196" t="s">
-        <v>756</v>
+        <v>762</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>757</v>
+        <v>763</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>51</v>
+        <v>373</v>
       </c>
       <c r="D197" t="s">
-        <v>710</v>
+        <v>738</v>
       </c>
       <c r="E197" t="s">
-        <v>711</v>
+        <v>739</v>
+      </c>
+      <c r="F197" t="s">
+        <v>191</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>758</v>
+        <v>764</v>
       </c>
       <c r="H197" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>55</v>
+        <v>377</v>
       </c>
       <c r="D198" t="s">
-        <v>710</v>
+        <v>738</v>
       </c>
       <c r="E198" t="s">
-        <v>711</v>
+        <v>739</v>
       </c>
       <c r="F198" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="H198" t="s">
-        <v>762</v>
+        <v>768</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>763</v>
+        <v>769</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>60</v>
+        <v>381</v>
       </c>
       <c r="D199" t="s">
-        <v>710</v>
+        <v>738</v>
       </c>
       <c r="E199" t="s">
-        <v>711</v>
+        <v>739</v>
       </c>
       <c r="F199" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>764</v>
+        <v>770</v>
       </c>
       <c r="H199" t="s">
-        <v>765</v>
+        <v>771</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>766</v>
+        <v>772</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>65</v>
+        <v>385</v>
       </c>
       <c r="D200" t="s">
-        <v>710</v>
+        <v>738</v>
       </c>
       <c r="E200" t="s">
-        <v>711</v>
+        <v>739</v>
       </c>
       <c r="F200" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="H200" t="s">
-        <v>768</v>
+        <v>774</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>769</v>
+        <v>775</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>69</v>
+        <v>389</v>
       </c>
       <c r="D201" t="s">
-        <v>710</v>
+        <v>738</v>
       </c>
       <c r="E201" t="s">
-        <v>711</v>
+        <v>739</v>
       </c>
       <c r="F201" t="s">
-        <v>42</v>
+        <v>70</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>770</v>
+        <v>776</v>
       </c>
       <c r="H201" t="s">
-        <v>771</v>
+        <v>777</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>772</v>
+        <v>778</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>74</v>
+        <v>779</v>
       </c>
       <c r="D202" t="s">
-        <v>710</v>
+        <v>738</v>
       </c>
       <c r="E202" t="s">
-        <v>711</v>
+        <v>739</v>
       </c>
       <c r="F202" t="s">
-        <v>42</v>
+        <v>70</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>773</v>
+        <v>780</v>
       </c>
       <c r="H202" t="s">
-        <v>774</v>
+        <v>781</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>775</v>
+        <v>782</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>78</v>
+        <v>393</v>
       </c>
       <c r="D203" t="s">
-        <v>710</v>
+        <v>738</v>
       </c>
       <c r="E203" t="s">
-        <v>711</v>
+        <v>739</v>
       </c>
       <c r="F203" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>776</v>
+        <v>783</v>
       </c>
       <c r="H203" t="s">
-        <v>777</v>
+        <v>784</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>778</v>
+        <v>785</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>81</v>
+        <v>51</v>
       </c>
       <c r="D204" t="s">
-        <v>710</v>
+        <v>738</v>
       </c>
       <c r="E204" t="s">
-        <v>711</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>739</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>779</v>
+        <v>786</v>
       </c>
       <c r="H204" t="s">
-        <v>780</v>
+        <v>787</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>781</v>
+        <v>788</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>85</v>
+        <v>55</v>
       </c>
       <c r="D205" t="s">
-        <v>710</v>
+        <v>738</v>
       </c>
       <c r="E205" t="s">
-        <v>711</v>
+        <v>739</v>
       </c>
       <c r="F205" t="s">
-        <v>22</v>
+        <v>134</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>782</v>
+        <v>789</v>
       </c>
       <c r="H205" t="s">
-        <v>783</v>
+        <v>790</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>784</v>
+        <v>791</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>89</v>
+        <v>60</v>
       </c>
       <c r="D206" t="s">
-        <v>710</v>
+        <v>738</v>
       </c>
       <c r="E206" t="s">
-        <v>711</v>
+        <v>739</v>
       </c>
       <c r="F206" t="s">
-        <v>22</v>
+        <v>134</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>785</v>
+        <v>792</v>
       </c>
       <c r="H206" t="s">
-        <v>786</v>
+        <v>793</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>787</v>
+        <v>794</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>10</v>
+        <v>65</v>
       </c>
       <c r="D207" t="s">
-        <v>788</v>
+        <v>738</v>
       </c>
       <c r="E207" t="s">
-        <v>789</v>
+        <v>739</v>
       </c>
       <c r="F207" t="s">
-        <v>484</v>
+        <v>134</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>790</v>
+        <v>795</v>
       </c>
       <c r="H207" t="s">
-        <v>791</v>
+        <v>796</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>792</v>
+        <v>797</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>793</v>
+        <v>69</v>
       </c>
       <c r="D208" t="s">
-        <v>788</v>
+        <v>738</v>
       </c>
       <c r="E208" t="s">
-        <v>789</v>
+        <v>739</v>
       </c>
       <c r="F208" t="s">
-        <v>484</v>
+        <v>42</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="H208" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>797</v>
+        <v>74</v>
       </c>
       <c r="D209" t="s">
-        <v>788</v>
+        <v>738</v>
       </c>
       <c r="E209" t="s">
-        <v>789</v>
+        <v>739</v>
       </c>
       <c r="F209" t="s">
+        <v>42</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="H209" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>803</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>78</v>
+      </c>
+      <c r="D210" t="s">
+        <v>738</v>
+      </c>
+      <c r="E210" t="s">
+        <v>739</v>
+      </c>
+      <c r="F210" t="s">
+        <v>22</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="H210" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>806</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>81</v>
+      </c>
+      <c r="D211" t="s">
+        <v>738</v>
+      </c>
+      <c r="E211" t="s">
+        <v>739</v>
+      </c>
+      <c r="F211" t="s">
+        <v>22</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="H211" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>809</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>85</v>
+      </c>
+      <c r="D212" t="s">
+        <v>738</v>
+      </c>
+      <c r="E212" t="s">
+        <v>739</v>
+      </c>
+      <c r="F212" t="s">
+        <v>22</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="H212" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>812</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>89</v>
+      </c>
+      <c r="D213" t="s">
+        <v>738</v>
+      </c>
+      <c r="E213" t="s">
+        <v>739</v>
+      </c>
+      <c r="F213" t="s">
+        <v>22</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="H213" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>815</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>10</v>
+      </c>
+      <c r="D214" t="s">
+        <v>816</v>
+      </c>
+      <c r="E214" t="s">
+        <v>817</v>
+      </c>
+      <c r="F214" t="s">
         <v>484</v>
       </c>
-      <c r="G209" s="1" t="s">
-[...3 lines deleted...]
-        <v>799</v>
+      <c r="G214" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="H214" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>820</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>821</v>
+      </c>
+      <c r="D215" t="s">
+        <v>816</v>
+      </c>
+      <c r="E215" t="s">
+        <v>817</v>
+      </c>
+      <c r="F215" t="s">
+        <v>484</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="H215" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>824</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>825</v>
+      </c>
+      <c r="D216" t="s">
+        <v>816</v>
+      </c>
+      <c r="E216" t="s">
+        <v>817</v>
+      </c>
+      <c r="F216" t="s">
+        <v>484</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="H216" t="s">
+        <v>827</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -8438,50 +8704,57 @@
     <hyperlink ref="G185" r:id="rId184"/>
     <hyperlink ref="G186" r:id="rId185"/>
     <hyperlink ref="G187" r:id="rId186"/>
     <hyperlink ref="G188" r:id="rId187"/>
     <hyperlink ref="G189" r:id="rId188"/>
     <hyperlink ref="G190" r:id="rId189"/>
     <hyperlink ref="G191" r:id="rId190"/>
     <hyperlink ref="G192" r:id="rId191"/>
     <hyperlink ref="G193" r:id="rId192"/>
     <hyperlink ref="G194" r:id="rId193"/>
     <hyperlink ref="G195" r:id="rId194"/>
     <hyperlink ref="G196" r:id="rId195"/>
     <hyperlink ref="G197" r:id="rId196"/>
     <hyperlink ref="G198" r:id="rId197"/>
     <hyperlink ref="G199" r:id="rId198"/>
     <hyperlink ref="G200" r:id="rId199"/>
     <hyperlink ref="G201" r:id="rId200"/>
     <hyperlink ref="G202" r:id="rId201"/>
     <hyperlink ref="G203" r:id="rId202"/>
     <hyperlink ref="G204" r:id="rId203"/>
     <hyperlink ref="G205" r:id="rId204"/>
     <hyperlink ref="G206" r:id="rId205"/>
     <hyperlink ref="G207" r:id="rId206"/>
     <hyperlink ref="G208" r:id="rId207"/>
     <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>