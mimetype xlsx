--- v1 (2026-03-22)
+++ v2 (2026-05-13)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="247" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="479" uniqueCount="256">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -265,112 +265,366 @@
     <t>INDICAR ao Executivo Municipal, bem como ao setor competente da_x000D_
 administração, para que, por meio do setor competente, seja realizado um estudo de_x000D_
 viabilidade para a implantação de placas em “L” nas avenidas central da cidade, com o_x000D_
 objetivo de restringir a circulação de veículos pesados, como caminhões.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/565/indicacao.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, bem bem como o setor competente da Adminstração, que seja realizado um estudo de Viabilidade para a implantação de um Projeto de Rede de Baixa Tensão. cotemplanto as seguintes localidades:_x000D_
 Rua Afonso de Almeida Rocha e a Rua José Salvador;_x000D_
 Rua Carlos Ecks e a Rua José Maria Beles Silveira;_x000D_
 Final da Rua Afonso de Almeida Rocha;_x000D_
 Loteamento do Witeck;_x000D_
 Prolongamento da Rua Luiz Ernesto Eilert;_x000D_
 Rua José Salvador, entre a Avenida Aruacária e a Rua Afonso Flores;_x000D_
 Rua Professor Elaine Muller Carli.</t>
   </si>
   <si>
+    <t>569</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/569/indicacao_parlamentar_no14-2026__-_limpeza_de_canteiros_avenida_nossa_senhora_de_fatima._1774551778502.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Executivo Municipal, bem como ao setor_x000D_
+competente da administração, que seja realizados serviços de limpeza e_x000D_
+manutenção nos canteiros localizados ao longo da Avenida Nossa Senhora de_x000D_
+Fátima, estendendo-se até o final da referida via.</t>
+  </si>
+  <si>
+    <t>570</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/570/indicacao_parlamentar_no15-2026__-_providencias_sobre_a_presenca_de_caes_nas_escolas_1774551805741.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Executivo Municipal, através do setor_x000D_
+competente de Vigilância Sanitária, sejam adotadas as devidas providências nas_x000D_
+escolas da rede municipal de ensino com a presença frequente de cães nas_x000D_
+dependências.</t>
+  </si>
+  <si>
+    <t>571</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/571/indicacao_parlamentar_no16-2026__-_instalacao_de_ponto_de_taxi_1774551833217.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Executivo Municipal, solicitando a_x000D_
+realização de um estudo de viabilidade para a instalação de um ponto de táxi na_x000D_
+praça do município.</t>
+  </si>
+  <si>
+    <t>572</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/572/indicacao_parlamentar_no17-2026__-_poco_artesiano_comunidade_bom_retiro_1774620410854.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Executivo Municipal, solicitando a_x000D_
+realização de um estudo de viabilidade para a instalação de um poço artesiano na_x000D_
+comunidade do Bom Retiro, mais especificamente nas proximidades da Igreja_x000D_
+Assembleia de Deus.</t>
+  </si>
+  <si>
+    <t>575</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/575/indicacao_parlamentar_no18-2026__-_instalacao_de_lombada_em_frente_o_colegio_monteiro_lobato_1775050242077.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Poder Executivo Municipal, bem como ao_x000D_
+setor competente da administração, a necessidade de instalação de uma lombada_x000D_
+em frente ao Colégio Estadual do Campo Monteiro Lobato.</t>
+  </si>
+  <si>
+    <t>576</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/576/indicacao_parlamentar_no19-2026__-_manutencao_na_rua_amadeus_varella_ribas_1775050241093.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Poder Executivo Municipal, bem como ao_x000D_
+setor competente da administração, a realização de melhorias na Rua Amadeus_x000D_
+Varella Ribas.</t>
+  </si>
+  <si>
+    <t>578</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/578/indicacao_parlamentar_no20-2026__-_plastico_para_estufas_1775824514790.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Poder Executivo Municipal, que seja realizada_x000D_
+a aquisição de plástico agrícola e arcos estruturais destinados à montagem e_x000D_
+manutenção de estufas para os agricultores do município.</t>
+  </si>
+  <si>
+    <t>583</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>Jurandir</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/583/indicacao_21.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que seja oficiado o proprietário da fazenda, senhor Celso Reis, para que adote as devidas prvidências quanto a soltura de gado na estrada Municipal.</t>
+  </si>
+  <si>
+    <t>584</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/584/indicacao_22.pdf</t>
+  </si>
+  <si>
+    <t>Indicam ao Executivo Municipal, por meio do setor competente da infraestrutura, realize o patrolamento nas estradas das propriedades dos senhores Cassimiro Soares e Chiquinho Nunes, bem como nas demais estradas de propriedades que fizerem necessárias.</t>
+  </si>
+  <si>
+    <t>585</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/585/indicacao_23.pdf</t>
+  </si>
+  <si>
+    <t>Indicam ao Executivo Municipal, por meio do setor Competente da Infraestrutura, realize o patrolamento e cascalhamento na estrada da propriedade do senhor Antônio Nilson Eiliert, popularmente conhecido como Nicão.</t>
+  </si>
+  <si>
+    <t>586</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/586/indicacao_24.pdf</t>
+  </si>
+  <si>
+    <t>Indicam ao Poder Executivo Municipal, por meio do setor competente da Infraestrutura, realize patrolamento e cascalhamento na estrada da propriedade do senhor Júlio Martins.</t>
+  </si>
+  <si>
+    <t>587</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>Fernando, Joanilson, Jurandir</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/587/ccf_000233.pdf</t>
+  </si>
+  <si>
+    <t>Indicam ao Poder Executivo Municipal, por meio do setor competente da Infraestrutura, realize patrolamento e cascalhamento na estrada principal que dá acesso a fazenda da Senhora Denize Cordeiro.</t>
+  </si>
+  <si>
+    <t>588</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/588/indicacao_26.pdf</t>
+  </si>
+  <si>
+    <t>Indicam ao Executivo Municipal, por meio do setor competente da infraestrutura, realize o patrolamento e cascalhamento na estrada principal que dá acesso a estrada da Comunidade cacumbangue, saindo na fazenda nossa Senhora das Graças.</t>
+  </si>
+  <si>
+    <t>592</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>José, Daniele, Nara</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/592/indicacao_27.pdf</t>
+  </si>
+  <si>
+    <t>Indicam ao Poder Executivo que por meio do setor competente, sejam adotadas medidas preventivas para a reabertura da galeria localizada próxia ao cemitério e a caixa d'àgua.</t>
+  </si>
+  <si>
+    <t>593</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/593/indicacao_28.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal, através do departamento competente do Programa Porteira Adentro, que seja realizado o atrolamento da estrada de acesso à propriedade do Senhor Luiz Eschemback.</t>
+  </si>
+  <si>
     <t>542</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Fernando</t>
   </si>
   <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/542/requerimento_no01.2026_dispensa_sessao_extraordinaria_1769789214019.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA DISPENSADA A EXIGÊNCIA_x000D_
 REGIMENTAL PARA REALIZAÇÃO DE SESSÃO_x000D_
 EXTRAORDINÁRIA.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/552/requerimento_no02.2026_arquivamento_de_pl_1772218212028.pdf</t>
   </si>
   <si>
     <t>Nos termos do Regimento Interno desta Casa Legislativa, Art.219 venho_x000D_
 respeitosamente requerer o arquivamento do Projeto de Lei nº 001/2026, que “Declara de_x000D_
 Utilidade Pública a Associação Domingosoarense de Proteção Animal – ADPA”.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>José, Daniele, Nara</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/550/requerimento_03.pdf</t>
   </si>
   <si>
     <t>Requer que, por meio do setor competente sejam encaminhadas a esta casa de Leis Informações relativas à  Pavimentação asfáltica das ruas internas da Vila Rural Alberto Carraro.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/562/requerimento_no04.2026_solicitando_informacoes_sobre_transporte_escolar_da_comunidade_iguacu_1773838202736.pdf</t>
   </si>
   <si>
     <t>requerer que seja encaminhado ao Poder Executivo Municipal o presente pedido de informações, por meio do setor competente,_x000D_
 acerca do transporte escolar que atende a Comunidade Nova Iguaçu.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/563/requerimento.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado o Poder Executivo Municipal o presente pedido de informações e providências, por meio do setor competente, acerca do apoio à fábrica de jeans istalada no Município.</t>
   </si>
   <si>
+    <t>579</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/579/requerimento_07.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Executivo Muncipal informações sobre a atual situação da balsa que atende a Comunidade da Nova Iguaçú.</t>
+  </si>
+  <si>
+    <t>580</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/580/requerimento_no008.2025-_informacoes_sobre_abastecimento_de_agua_da_comunidade_iraras_1775825204519.pdf</t>
+  </si>
+  <si>
+    <t>requerer ao Executivo Municipal informações detalhadas a_x000D_
+respeito do abastecimento de água na comunidade Iraras, tendo em vista que é de_x000D_
+conhecimento público que os moradores da referida localidade vêm enfrentando, de_x000D_
+forma recorrente e diária, a falta de água.</t>
+  </si>
+  <si>
+    <t>591</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/591/requeriment.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Executivo Municipal que sejam prestadas informações aceca da agência bancária Delta Golobal, atualmente responsável pela de pagamento dos Servidores Municipais.</t>
+  </si>
+  <si>
+    <t>595</t>
+  </si>
+  <si>
+    <t>Nara, Daniele, Joanilson, José</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/595/requerimenro_10.pdf</t>
+  </si>
+  <si>
+    <t>Requer a Administração Municipal, informações a cerca da Lei Municipal. nº1.156/2024 que institui o programa Transporte Cidadão.</t>
+  </si>
+  <si>
+    <t>596</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/596/requerimento_11.pdf</t>
+  </si>
+  <si>
+    <t>Requer a Administração Municipal informações à cerca da Maquina escavadeira Hidáulica e dos dois caminhões destinados ao Município por meio da SEAB.</t>
+  </si>
+  <si>
     <t>544</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/544/pl_01_2026_declara_de_utilidade_publica_a_ass_de_protecao_animal_adpa.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Domingosoarense de Proteção Animal - ADPA.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>Cleonice</t>
   </si>
   <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/545/pl_torna_de_utilidade_publica_a_ass_de_produtores_rurais_de_mandioca_e_cereais_aprmc.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação de Produtores Rurais de Mandioca e Cereais - APRMC.</t>
@@ -408,135 +662,240 @@
   <si>
     <t>538</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/538/pl_1175.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir um Crédito Adicional Especial no Orçamento Vigente.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/566/ilovepdf_merged_2.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual aos vencimentos dos servidores públicos do Município de Coronel Domingos Saores e dá outras providências.</t>
   </si>
   <si>
+    <t>590</t>
+  </si>
+  <si>
+    <t>1177</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/590/pl_1177.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes para elaboração da Lei de Diretrizes Orçamentárias do Município de CORONEL DOMINGOS SOARES para o exercício de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>574</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/574/decreto_legislativo_no001.2026_-_titulo_de_cidadao_honorario_-_adao_nunes._1774632934177.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Concessão de Título de Cidadão Honorário de_x000D_
+Coronel Domingos Soares ao Senhor Adão Fermino de Matos_x000D_
+Nunes.</t>
+  </si>
+  <si>
+    <t>589</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/589/projeto_de_decreto_legislativo_no002.2026_-_titulo_de_cidadao_honorario_-_desembargador_keppen_1777061187562.docx</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Concessão de Título de Cidadão Honorário de Coronel Domingos Soares ao Desembargador Senhor Luiz Fernando Tomasi Keppen.</t>
+  </si>
+  <si>
     <t>567</t>
   </si>
   <si>
     <t>PRS</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Fernando, Joanilson, Jurandir, Professor Anderson</t>
   </si>
   <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/567/p_resolucao.pdf</t>
   </si>
   <si>
     <t>Concede reposição Momentária dos vencimentos e auxilio-alimentação dos servidores da Câmara de Coronel Domingos Soares, Estado do Paraná e dá outras providências.</t>
   </si>
   <si>
+    <t>573</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/573/projeto_de_resolucao_no02.2026_prolegis_normatizacao_e_controle_da_funcao_legislativa_1774632467309.pdf</t>
+  </si>
+  <si>
+    <t>Altera e adiciona dispositivos ao Regimento Interno da Câmara_x000D_
+Municipal de Coronel Domingos Soares, para instituir a modernização, a_x000D_
+transparência e mecanismos de controle das atividades legislativa, e dá_x000D_
+outras providências.</t>
+  </si>
+  <si>
+    <t>577</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/577/projeto_de_resolucao_03.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos do Regimento Interno da Câmara Municipal_x000D_
+para criar comissões permanentes, estabelecer suas competências,_x000D_
+regular a publicidade de seus atos e instituir o desconto de subsídio por_x000D_
+ausência em reuniões, e dá outras providências.</t>
+  </si>
+  <si>
     <t>540</t>
   </si>
   <si>
-    <t>22</t>
-[...1 lines deleted...]
-  <si>
     <t>OE</t>
   </si>
   <si>
     <t>Oficío do Executivo</t>
   </si>
   <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/540/oficio.pdf</t>
   </si>
   <si>
     <t>Convocação de Sessão Extraordinária</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>26</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/541/1171.pdf</t>
   </si>
   <si>
     <t>Solicita retirada de Pauta do Projeto de Lei 1.171/2025</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>27</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/543/0579_260202084135_001.pdf</t>
   </si>
   <si>
     <t>Solicitação de utilização do espaço da Câmara Municipal para Curso de Capacitação dos servidores.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>28</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/546/oficio_21_2026.pdf</t>
   </si>
   <si>
     <t>Convite AudiÊncia Pública - Pavimentação Asfáltica Lavrama</t>
   </si>
   <si>
+    <t>568</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/568/modelo_oficio_28229_28229_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a disponibilização do plenário desta Câmara Municipal no dia 10 de abril de 2026, para a realização de apresentações, às 14h00: Apresentação do Plano Plurianual (PPA); e às 15h00: Apresentação da Lei de Diretrizes Orçamentárias (LDO).</t>
+  </si>
+  <si>
+    <t>581</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/581/oficio_106.2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a data de Audiência Pública e solicitação de plenário e transmissão.</t>
+  </si>
+  <si>
+    <t>582</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/582/oficio_76.2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício 76/2026. Resposta ao Ofício nº 22/2026.</t>
+  </si>
+  <si>
     <t>548</t>
   </si>
   <si>
     <t>PMPC</t>
   </si>
   <si>
     <t>Parecer Ministério Público de Contas</t>
   </si>
   <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/548/parecer.pdf</t>
   </si>
   <si>
     <t>Parecer, Prestação de Contas do Prefeito Municipal, Exercício de 2016.</t>
+  </si>
+  <si>
+    <t>594</t>
+  </si>
+  <si>
+    <t>PRC</t>
+  </si>
+  <si>
+    <t>Parecer em Conjunto CCJ E CFO</t>
+  </si>
+  <si>
+    <t>Nara, Jurandir</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/594/parecer_relatorias_ccj_e_cfo_1778264592388.pdf</t>
+  </si>
+  <si>
+    <t>Análise da legalidade do Decreto Legislativo nº 02/2024, em face do Parecer nº 792/25_x000D_
+do Ministério Público de Contas (MPTC).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -840,56 +1199,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/547/indicacao_parlamentar_no001-2026__-_patrolamento_e_cascalhamento_1771615374848.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/549/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/551/indicacao_parlamentar_no003-2026__-_solicitando_instalacao_de_um_poste_com_iluminacao_no_pedregulho._1772214610284.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/554/indicacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/555/indicacao_parlamentar_no005-2026__-_cobranca_da_empresa_responsavel_pelo_asfalto_do_travessao._1772817662403.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/556/indicacao_parlamentar_no006-2026__-_estudo_de_viabilidade_para_rede_baixa_de_tensao._1772817932223.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/557/indicacao_parlamentar_no007-2026__-_manutencao_e_troca_da_bomba_de_agua_comunidade_do_iratim_1773410586225.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/558/indicacao_parlamentar_no008-2026__-_patrolamento_estrada_principal_do_iratim_e_marcom__1__1773421214966.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/559/indicacao_parlamentar_no009-2026__-_redutores_de_velocidades_nas_ruas_internas_da_vila_rural._1773410484399.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/560/indicacao_parlamentar_no10-2026__-_instalcao_de_rotatorias_proximo_ao_departamento_de_cultura_e_escola_aurora_tortelli_1773410522028.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/561/indicacao_parlamentar_no11-2026__-_manutencao_de_pontes_e_bueiros__estrada_dos_queimados_1773421748382.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/564/indicacao_parlamentar_no12-2026__-_solicitacao_de_placas_em_l_1773838150763_11.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/565/indicacao.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/542/requerimento_no01.2026_dispensa_sessao_extraordinaria_1769789214019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/552/requerimento_no02.2026_arquivamento_de_pl_1772218212028.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/550/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/562/requerimento_no04.2026_solicitando_informacoes_sobre_transporte_escolar_da_comunidade_iguacu_1773838202736.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/563/requerimento.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/544/pl_01_2026_declara_de_utilidade_publica_a_ass_de_protecao_animal_adpa.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/545/pl_torna_de_utilidade_publica_a_ass_de_produtores_rurais_de_mandioca_e_cereais_aprmc.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/553/projeto_03.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/539/pl_1.174.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/538/pl_1175.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/566/ilovepdf_merged_2.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/567/p_resolucao.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/540/oficio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/541/1171.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/543/0579_260202084135_001.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/546/oficio_21_2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/548/parecer.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/547/indicacao_parlamentar_no001-2026__-_patrolamento_e_cascalhamento_1771615374848.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/549/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/551/indicacao_parlamentar_no003-2026__-_solicitando_instalacao_de_um_poste_com_iluminacao_no_pedregulho._1772214610284.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/554/indicacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/555/indicacao_parlamentar_no005-2026__-_cobranca_da_empresa_responsavel_pelo_asfalto_do_travessao._1772817662403.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/556/indicacao_parlamentar_no006-2026__-_estudo_de_viabilidade_para_rede_baixa_de_tensao._1772817932223.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/557/indicacao_parlamentar_no007-2026__-_manutencao_e_troca_da_bomba_de_agua_comunidade_do_iratim_1773410586225.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/558/indicacao_parlamentar_no008-2026__-_patrolamento_estrada_principal_do_iratim_e_marcom__1__1773421214966.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/559/indicacao_parlamentar_no009-2026__-_redutores_de_velocidades_nas_ruas_internas_da_vila_rural._1773410484399.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/560/indicacao_parlamentar_no10-2026__-_instalcao_de_rotatorias_proximo_ao_departamento_de_cultura_e_escola_aurora_tortelli_1773410522028.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/561/indicacao_parlamentar_no11-2026__-_manutencao_de_pontes_e_bueiros__estrada_dos_queimados_1773421748382.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/564/indicacao_parlamentar_no12-2026__-_solicitacao_de_placas_em_l_1773838150763_11.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/565/indicacao.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/569/indicacao_parlamentar_no14-2026__-_limpeza_de_canteiros_avenida_nossa_senhora_de_fatima._1774551778502.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/570/indicacao_parlamentar_no15-2026__-_providencias_sobre_a_presenca_de_caes_nas_escolas_1774551805741.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/571/indicacao_parlamentar_no16-2026__-_instalacao_de_ponto_de_taxi_1774551833217.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/572/indicacao_parlamentar_no17-2026__-_poco_artesiano_comunidade_bom_retiro_1774620410854.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/575/indicacao_parlamentar_no18-2026__-_instalacao_de_lombada_em_frente_o_colegio_monteiro_lobato_1775050242077.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/576/indicacao_parlamentar_no19-2026__-_manutencao_na_rua_amadeus_varella_ribas_1775050241093.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/578/indicacao_parlamentar_no20-2026__-_plastico_para_estufas_1775824514790.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/583/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/584/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/585/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/586/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/587/ccf_000233.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/588/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/592/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/593/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/542/requerimento_no01.2026_dispensa_sessao_extraordinaria_1769789214019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/552/requerimento_no02.2026_arquivamento_de_pl_1772218212028.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/550/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/562/requerimento_no04.2026_solicitando_informacoes_sobre_transporte_escolar_da_comunidade_iguacu_1773838202736.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/563/requerimento.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/579/requerimento_07.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/580/requerimento_no008.2025-_informacoes_sobre_abastecimento_de_agua_da_comunidade_iraras_1775825204519.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/591/requeriment.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/595/requerimenro_10.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/596/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/544/pl_01_2026_declara_de_utilidade_publica_a_ass_de_protecao_animal_adpa.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/545/pl_torna_de_utilidade_publica_a_ass_de_produtores_rurais_de_mandioca_e_cereais_aprmc.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/553/projeto_03.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/539/pl_1.174.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/538/pl_1175.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/566/ilovepdf_merged_2.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/590/pl_1177.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/574/decreto_legislativo_no001.2026_-_titulo_de_cidadao_honorario_-_adao_nunes._1774632934177.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/589/projeto_de_decreto_legislativo_no002.2026_-_titulo_de_cidadao_honorario_-_desembargador_keppen_1777061187562.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/567/p_resolucao.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/573/projeto_de_resolucao_no02.2026_prolegis_normatizacao_e_controle_da_funcao_legislativa_1774632467309.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/577/projeto_de_resolucao_03.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/540/oficio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/541/1171.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/543/0579_260202084135_001.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/546/oficio_21_2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/568/modelo_oficio_28229_28229_assinado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/581/oficio_106.2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/582/oficio_76.2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/548/parecer.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/594/parecer_relatorias_ccj_e_cfo_1778264592388.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H31"/>
+  <dimension ref="A1:H60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="51.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="214.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="250.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -1233,513 +1592,1296 @@
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
         <v>33</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>69</v>
       </c>
       <c r="H14" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>71</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>10</v>
+        <v>72</v>
       </c>
       <c r="D15" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="F15" t="s">
+      <c r="H15" t="s">
         <v>74</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>75</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>76</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="B16" t="s">
-[...14 lines deleted...]
-      <c r="G16" s="1" t="s">
+      <c r="H16" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>79</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
         <v>80</v>
       </c>
-      <c r="B17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D17" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="F17" t="s">
+        <v>51</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="G17" s="1" t="s">
+      <c r="H17" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>83</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
         <v>84</v>
       </c>
-      <c r="B18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D18" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>85</v>
       </c>
       <c r="H18" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>87</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>32</v>
+        <v>88</v>
       </c>
       <c r="D19" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="H19" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>10</v>
+        <v>92</v>
       </c>
       <c r="D20" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>92</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>74</v>
+        <v>23</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>93</v>
       </c>
       <c r="H20" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>95</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>17</v>
+        <v>96</v>
       </c>
       <c r="D21" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>92</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>96</v>
+        <v>33</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>97</v>
       </c>
       <c r="H21" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>99</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>22</v>
+        <v>100</v>
       </c>
       <c r="D22" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>92</v>
+        <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>33</v>
+        <v>101</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="H22" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="D23" t="s">
-        <v>104</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>105</v>
+        <v>12</v>
       </c>
       <c r="F23" t="s">
+        <v>51</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="G23" s="1" t="s">
+      <c r="H23" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>108</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
         <v>109</v>
       </c>
-      <c r="B24" t="s">
-[...2 lines deleted...]
-      <c r="C24" t="s">
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>51</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="D24" t="s">
-[...8 lines deleted...]
-      <c r="G24" s="1" t="s">
+      <c r="H24" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>112</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
         <v>113</v>
       </c>
-      <c r="B25" t="s">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>51</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="D25" t="s">
-[...8 lines deleted...]
-      <c r="G25" s="1" t="s">
+      <c r="H25" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>116</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
         <v>117</v>
       </c>
-      <c r="B26" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
         <v>118</v>
       </c>
-      <c r="E26" t="s">
+      <c r="G26" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="F26" t="s">
+      <c r="H26" t="s">
         <v>120</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>121</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>122</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>118</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="B27" t="s">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="H27" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>125</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>126</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>127</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="H28" t="s">
         <v>129</v>
-      </c>
-[...19 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>130</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>131</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>23</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H29" t="s">
         <v>133</v>
-      </c>
-[...19 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>134</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>10</v>
+      </c>
+      <c r="D30" t="s">
+        <v>135</v>
+      </c>
+      <c r="E30" t="s">
+        <v>136</v>
+      </c>
+      <c r="F30" t="s">
         <v>137</v>
       </c>
-      <c r="B30" t="s">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="G30" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="D30" t="s">
-[...8 lines deleted...]
-      <c r="G30" s="1" t="s">
+      <c r="H30" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>140</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>17</v>
+      </c>
+      <c r="D31" t="s">
+        <v>135</v>
+      </c>
+      <c r="E31" t="s">
+        <v>136</v>
+      </c>
+      <c r="F31" t="s">
+        <v>137</v>
+      </c>
+      <c r="G31" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="B31" t="s">
-[...2 lines deleted...]
-      <c r="C31" t="s">
+      <c r="H31" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>143</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>22</v>
+      </c>
+      <c r="D32" t="s">
+        <v>135</v>
+      </c>
+      <c r="E32" t="s">
+        <v>136</v>
+      </c>
+      <c r="F32" t="s">
+        <v>127</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="H32" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>146</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>27</v>
+      </c>
+      <c r="D33" t="s">
+        <v>135</v>
+      </c>
+      <c r="E33" t="s">
+        <v>136</v>
+      </c>
+      <c r="F33" t="s">
+        <v>23</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H33" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>149</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>32</v>
+      </c>
+      <c r="D34" t="s">
+        <v>135</v>
+      </c>
+      <c r="E34" t="s">
+        <v>136</v>
+      </c>
+      <c r="F34" t="s">
+        <v>23</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H34" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>152</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>41</v>
+      </c>
+      <c r="D35" t="s">
+        <v>135</v>
+      </c>
+      <c r="E35" t="s">
+        <v>136</v>
+      </c>
+      <c r="F35" t="s">
+        <v>127</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H35" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>155</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>45</v>
+      </c>
+      <c r="D36" t="s">
+        <v>135</v>
+      </c>
+      <c r="E36" t="s">
+        <v>136</v>
+      </c>
+      <c r="F36" t="s">
+        <v>23</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="H36" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>158</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>50</v>
+      </c>
+      <c r="D37" t="s">
+        <v>135</v>
+      </c>
+      <c r="E37" t="s">
+        <v>136</v>
+      </c>
+      <c r="F37" t="s">
+        <v>23</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="H37" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>161</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>55</v>
+      </c>
+      <c r="D38" t="s">
+        <v>135</v>
+      </c>
+      <c r="E38" t="s">
+        <v>136</v>
+      </c>
+      <c r="F38" t="s">
+        <v>162</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H38" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>165</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>60</v>
+      </c>
+      <c r="D39" t="s">
+        <v>135</v>
+      </c>
+      <c r="E39" t="s">
+        <v>136</v>
+      </c>
+      <c r="F39" t="s">
+        <v>162</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H39" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>168</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
         <v>10</v>
       </c>
-      <c r="D31" t="s">
-[...9 lines deleted...]
-        <v>145</v>
+      <c r="D40" t="s">
+        <v>169</v>
+      </c>
+      <c r="E40" t="s">
+        <v>170</v>
+      </c>
+      <c r="F40" t="s">
+        <v>137</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H40" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>173</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>17</v>
+      </c>
+      <c r="D41" t="s">
+        <v>169</v>
+      </c>
+      <c r="E41" t="s">
+        <v>170</v>
+      </c>
+      <c r="F41" t="s">
+        <v>174</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H41" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>177</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>22</v>
+      </c>
+      <c r="D42" t="s">
+        <v>169</v>
+      </c>
+      <c r="E42" t="s">
+        <v>170</v>
+      </c>
+      <c r="F42" t="s">
+        <v>33</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H42" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>180</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>181</v>
+      </c>
+      <c r="D43" t="s">
+        <v>182</v>
+      </c>
+      <c r="E43" t="s">
+        <v>183</v>
+      </c>
+      <c r="F43" t="s">
+        <v>184</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H43" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>187</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>188</v>
+      </c>
+      <c r="D44" t="s">
+        <v>182</v>
+      </c>
+      <c r="E44" t="s">
+        <v>183</v>
+      </c>
+      <c r="F44" t="s">
+        <v>184</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="H44" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>191</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>192</v>
+      </c>
+      <c r="D45" t="s">
+        <v>182</v>
+      </c>
+      <c r="E45" t="s">
+        <v>183</v>
+      </c>
+      <c r="F45" t="s">
+        <v>184</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H45" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>195</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>196</v>
+      </c>
+      <c r="D46" t="s">
+        <v>182</v>
+      </c>
+      <c r="E46" t="s">
+        <v>183</v>
+      </c>
+      <c r="F46" t="s">
+        <v>184</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H46" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>199</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" t="s">
+        <v>200</v>
+      </c>
+      <c r="E47" t="s">
+        <v>201</v>
+      </c>
+      <c r="F47" t="s">
+        <v>18</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H47" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>204</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>17</v>
+      </c>
+      <c r="D48" t="s">
+        <v>200</v>
+      </c>
+      <c r="E48" t="s">
+        <v>201</v>
+      </c>
+      <c r="F48" t="s">
+        <v>101</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H48" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>207</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>10</v>
+      </c>
+      <c r="D49" t="s">
+        <v>208</v>
+      </c>
+      <c r="E49" t="s">
+        <v>209</v>
+      </c>
+      <c r="F49" t="s">
+        <v>210</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H49" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>213</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>17</v>
+      </c>
+      <c r="D50" t="s">
+        <v>208</v>
+      </c>
+      <c r="E50" t="s">
+        <v>209</v>
+      </c>
+      <c r="F50" t="s">
+        <v>210</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H50" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>216</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>22</v>
+      </c>
+      <c r="D51" t="s">
+        <v>208</v>
+      </c>
+      <c r="E51" t="s">
+        <v>209</v>
+      </c>
+      <c r="F51" t="s">
+        <v>210</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H51" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>219</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>105</v>
+      </c>
+      <c r="D52" t="s">
+        <v>220</v>
+      </c>
+      <c r="E52" t="s">
+        <v>221</v>
+      </c>
+      <c r="F52" t="s">
+        <v>184</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H52" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>224</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>122</v>
+      </c>
+      <c r="D53" t="s">
+        <v>220</v>
+      </c>
+      <c r="E53" t="s">
+        <v>221</v>
+      </c>
+      <c r="F53" t="s">
+        <v>184</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H53" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>227</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>126</v>
+      </c>
+      <c r="D54" t="s">
+        <v>220</v>
+      </c>
+      <c r="E54" t="s">
+        <v>221</v>
+      </c>
+      <c r="F54" t="s">
+        <v>184</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H54" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>230</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>131</v>
+      </c>
+      <c r="D55" t="s">
+        <v>220</v>
+      </c>
+      <c r="E55" t="s">
+        <v>221</v>
+      </c>
+      <c r="F55" t="s">
+        <v>184</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H55" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>233</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>234</v>
+      </c>
+      <c r="D56" t="s">
+        <v>220</v>
+      </c>
+      <c r="E56" t="s">
+        <v>221</v>
+      </c>
+      <c r="F56" t="s">
+        <v>184</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H56" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>237</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>238</v>
+      </c>
+      <c r="D57" t="s">
+        <v>220</v>
+      </c>
+      <c r="E57" t="s">
+        <v>221</v>
+      </c>
+      <c r="F57" t="s">
+        <v>184</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H57" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>241</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>242</v>
+      </c>
+      <c r="D58" t="s">
+        <v>220</v>
+      </c>
+      <c r="E58" t="s">
+        <v>221</v>
+      </c>
+      <c r="F58" t="s">
+        <v>184</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H58" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>245</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>10</v>
+      </c>
+      <c r="D59" t="s">
+        <v>246</v>
+      </c>
+      <c r="E59" t="s">
+        <v>247</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="H59" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>250</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>10</v>
+      </c>
+      <c r="D60" t="s">
+        <v>251</v>
+      </c>
+      <c r="E60" t="s">
+        <v>252</v>
+      </c>
+      <c r="F60" t="s">
+        <v>253</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="H60" t="s">
+        <v>255</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>