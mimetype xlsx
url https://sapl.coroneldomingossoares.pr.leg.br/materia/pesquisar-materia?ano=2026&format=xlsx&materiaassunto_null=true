--- v2 (2026-05-13)
+++ v3 (2026-06-09)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="479" uniqueCount="256">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="710" uniqueCount="364">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -471,60 +471,156 @@
   <si>
     <t>27</t>
   </si>
   <si>
     <t>José, Daniele, Nara</t>
   </si>
   <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/592/indicacao_27.pdf</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo que por meio do setor competente, sejam adotadas medidas preventivas para a reabertura da galeria localizada próxia ao cemitério e a caixa d'àgua.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/593/indicacao_28.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, através do departamento competente do Programa Porteira Adentro, que seja realizado o atrolamento da estrada de acesso à propriedade do Senhor Luiz Eschemback.</t>
   </si>
   <si>
+    <t>609</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/609/29.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal, através do departamento de infraestrutura, que sejam realizados serviços de patrolamento e cascalhamento na Comunidade do Bom Retiro, especificamente na Serra do Jace, bem como nos demais pontos da localidade onde se fizer necessário.</t>
+  </si>
+  <si>
+    <t>610</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/610/30.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal, por meio do Departamento de Infraestrutura, a realização de serviços de cascalhamento em pontos especificos da Avenida Augusto Lucidório.</t>
+  </si>
+  <si>
+    <t>611</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/611/31.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal, por meio do Departamento de Infraestrutura, a realização de serviços de cascalhamento na estrada principal da Comunidade Engenho Velho.</t>
+  </si>
+  <si>
+    <t>612</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/612/32.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal, por meio do Departamentocompetente, que sejamrealizados serviços de limpezas no pátio onde está localizado o Posto de Saúde da Comunidade do Iratim, incluindo corte de grama e demais melhorias que se fizerem necessárias.</t>
+  </si>
+  <si>
+    <t>626</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>Fernando</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/626/indicacao_parlamentar_no33-2026__-_cascalhamento_comunidade_terra_boa.pdf</t>
+  </si>
+  <si>
+    <t>Serviço de cascalhamento nas vias internas da comunidade Terra Boa.</t>
+  </si>
+  <si>
+    <t>627</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/627/indicacao_parlamentar_no34-2026__-_limpeza_de_bueiros_bom_retiro_e_pedregulho.pdf</t>
+  </si>
+  <si>
+    <t>Realização de limpeza dos bueiros nas comunidades do Bom Retiro e Pedregulho, visando melhorar o escoamento das águas pluviais.</t>
+  </si>
+  <si>
+    <t>629</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/629/35.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal por meio do departamento competente, realize melhorias na iluminação Pública da praça Pompilho Vaz, mediante a substituição das lâmpadas do poste central e a instalação de novos postes de iluminação em pontos estratégicos da praça, sendo em volta da praça e pontos centrais da praça.</t>
+  </si>
+  <si>
+    <t>630</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/630/36.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal, por meio do Departamento competente, a realização de melhorias na iluminação pública da ciclovia no sentido à Coamo.</t>
+  </si>
+  <si>
     <t>542</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
-  </si>
-[...1 lines deleted...]
-    <t>Fernando</t>
   </si>
   <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/542/requerimento_no01.2026_dispensa_sessao_extraordinaria_1769789214019.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA DISPENSADA A EXIGÊNCIA_x000D_
 REGIMENTAL PARA REALIZAÇÃO DE SESSÃO_x000D_
 EXTRAORDINÁRIA.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/552/requerimento_no02.2026_arquivamento_de_pl_1772218212028.pdf</t>
   </si>
   <si>
     <t>Nos termos do Regimento Interno desta Casa Legislativa, Art.219 venho_x000D_
 respeitosamente requerer o arquivamento do Projeto de Lei nº 001/2026, que “Declara de_x000D_
 Utilidade Pública a Associação Domingosoarense de Proteção Animal – ADPA”.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/550/requerimento_03.pdf</t>
@@ -581,86 +677,170 @@
   <si>
     <t>Requer ao Executivo Municipal que sejam prestadas informações aceca da agência bancária Delta Golobal, atualmente responsável pela de pagamento dos Servidores Municipais.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>Nara, Daniele, Joanilson, José</t>
   </si>
   <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/595/requerimenro_10.pdf</t>
   </si>
   <si>
     <t>Requer a Administração Municipal, informações a cerca da Lei Municipal. nº1.156/2024 que institui o programa Transporte Cidadão.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/596/requerimento_11.pdf</t>
   </si>
   <si>
     <t>Requer a Administração Municipal informações à cerca da Maquina escavadeira Hidáulica e dos dois caminhões destinados ao Município por meio da SEAB.</t>
   </si>
   <si>
+    <t>601</t>
+  </si>
+  <si>
+    <t>Joanilson, Daniele, José, Nara</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/601/requerimento_12.pdf</t>
+  </si>
+  <si>
+    <t>Requerem informações detalhadas sobre, a pavimentação polièdrica da Comunidade Nova Iguaçú.</t>
+  </si>
+  <si>
+    <t>602</t>
+  </si>
+  <si>
+    <t>Nara</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/602/4requerimento13.pdf</t>
+  </si>
+  <si>
+    <t>Requerem a Administração Municipal informações à cerca do da Situação do Portal da Transparência, especialmente quanto a ausência de atualização e alimentação das informações.</t>
+  </si>
+  <si>
+    <t>604</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/604/requerimento_14.pdf</t>
+  </si>
+  <si>
+    <t>Requer que a votação referente ao Exercício financeiro de 2024 de responsabilidade do senhor Jandir Bandiera seja realizada por votação aberta, conforme previsão no art.238, inciso VI, alinea 'f' do regimento interno desta casa Legislativa.</t>
+  </si>
+  <si>
+    <t>624</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/624/15.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja encaminhado expediente ao Chefe do Poder Executivo, solicitando informações acerca da aplicação dos recursos referentes á devolução do Duodécimo do exercício financeiro de 2025 realizada pelo ex gestor desta Casa Legislativa.</t>
+  </si>
+  <si>
+    <t>625</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/625/16.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja encaminhado expediente ao setor competente da Agricultura, solicitando informações referentes às horas maquinas pagas pelos produtores rurais na gestão passada e que, até o presente momento, não foram executadas/utilizadas.</t>
+  </si>
+  <si>
+    <t>631</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/631/17.pdf</t>
+  </si>
+  <si>
+    <t>Requer, após ouvido no plenário, que seja encaminhado expediente ao Executivo Municipal, por meio do departamento competente, solicitando as seguintes informações referente à obra de construção do passeio público no entorno na Praça Popilho Vaz.</t>
+  </si>
+  <si>
     <t>544</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/544/pl_01_2026_declara_de_utilidade_publica_a_ass_de_protecao_animal_adpa.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Domingosoarense de Proteção Animal - ADPA.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>Cleonice</t>
   </si>
   <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/545/pl_torna_de_utilidade_publica_a_ass_de_produtores_rurais_de_mandioca_e_cereais_aprmc.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação de Produtores Rurais de Mandioca e Cereais - APRMC.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/553/projeto_03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua Projetada "B", localizada no Loteamento Barbieri, para Rua Nicolau Stelmach, e dá outras providências.</t>
   </si>
   <si>
+    <t>607</t>
+  </si>
+  <si>
+    <t>Fernando, Valdir</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/607/projeto_052026.pdf</t>
+  </si>
+  <si>
+    <t>Institui e inclui no calendario Oficial de Eventos do Município de Coronel Domingos Soares a "Festa de Aniversário do Assentamento 27 de Outubro'' e dá outras providências.</t>
+  </si>
+  <si>
+    <t>632</t>
+  </si>
+  <si>
+    <t>Fernando, Joanilson, Jurandir, Professor Anderson</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/632/pl.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Legislativo do Município de Coronel Domingos Soares a celebrar contrato de estágio e dá outras providências.</t>
+  </si>
+  <si>
     <t>539</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Maria Antonieta de Araujo Almeida</t>
   </si>
   <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/539/pl_1.174.pdf</t>
   </si>
   <si>
     <t>Autoriza a cessão de uso de imóvel á Câmara Municipal de Coronel Domingos Soares.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>1175</t>
@@ -672,230 +852,376 @@
     <t>Autoriza o Poder Executivo Municipal a abrir um Crédito Adicional Especial no Orçamento Vigente.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/566/ilovepdf_merged_2.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual aos vencimentos dos servidores públicos do Município de Coronel Domingos Saores e dá outras providências.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/590/pl_1177.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da Lei de Diretrizes Orçamentárias do Município de CORONEL DOMINGOS SOARES para o exercício de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>600</t>
+  </si>
+  <si>
+    <t>1178</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/600/pl_1178.2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a celebrar Acordo de Cooperação com a Câmara Municipal e a disponibilizar servidor público para apoio administrativo e técnico e dá outras providências.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/574/decreto_legislativo_no001.2026_-_titulo_de_cidadao_honorario_-_adao_nunes._1774632934177.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Concessão de Título de Cidadão Honorário de_x000D_
 Coronel Domingos Soares ao Senhor Adão Fermino de Matos_x000D_
 Nunes.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/589/projeto_de_decreto_legislativo_no002.2026_-_titulo_de_cidadao_honorario_-_desembargador_keppen_1777061187562.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a Concessão de Título de Cidadão Honorário de Coronel Domingos Soares ao Desembargador Senhor Luiz Fernando Tomasi Keppen.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>PRS</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
-  </si>
-[...1 lines deleted...]
-    <t>Fernando, Joanilson, Jurandir, Professor Anderson</t>
   </si>
   <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/567/p_resolucao.pdf</t>
   </si>
   <si>
     <t>Concede reposição Momentária dos vencimentos e auxilio-alimentação dos servidores da Câmara de Coronel Domingos Soares, Estado do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/573/projeto_de_resolucao_no02.2026_prolegis_normatizacao_e_controle_da_funcao_legislativa_1774632467309.pdf</t>
   </si>
   <si>
     <t>Altera e adiciona dispositivos ao Regimento Interno da Câmara_x000D_
 Municipal de Coronel Domingos Soares, para instituir a modernização, a_x000D_
 transparência e mecanismos de controle das atividades legislativa, e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/577/projeto_de_resolucao_03.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos do Regimento Interno da Câmara Municipal_x000D_
 para criar comissões permanentes, estabelecer suas competências,_x000D_
 regular a publicidade de seus atos e instituir o desconto de subsídio por_x000D_
 ausência em reuniões, e dá outras providências.</t>
   </si>
   <si>
+    <t>633</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/633/resolucao.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta o processo de seleção e a contratação de estágiarios no âmbito da Câmara Municipal de Coronel Domingos Soares, em conformidade com o Regimento Interno e a Lei Federal nº11.788/2008</t>
+  </si>
+  <si>
     <t>540</t>
   </si>
   <si>
     <t>OE</t>
   </si>
   <si>
     <t>Oficío do Executivo</t>
   </si>
   <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/540/oficio.pdf</t>
   </si>
   <si>
     <t>Convocação de Sessão Extraordinária</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/541/1171.pdf</t>
   </si>
   <si>
     <t>Solicita retirada de Pauta do Projeto de Lei 1.171/2025</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/543/0579_260202084135_001.pdf</t>
   </si>
   <si>
     <t>Solicitação de utilização do espaço da Câmara Municipal para Curso de Capacitação dos servidores.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/546/oficio_21_2026.pdf</t>
   </si>
   <si>
     <t>Convite AudiÊncia Pública - Pavimentação Asfáltica Lavrama</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>29</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/568/modelo_oficio_28229_28229_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a disponibilização do plenário desta Câmara Municipal no dia 10 de abril de 2026, para a realização de apresentações, às 14h00: Apresentação do Plano Plurianual (PPA); e às 15h00: Apresentação da Lei de Diretrizes Orçamentárias (LDO).</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>30</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/581/oficio_106.2026.pdf</t>
   </si>
   <si>
     <t>Altera a data de Audiência Pública e solicitação de plenário e transmissão.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>31</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/582/oficio_76.2026.pdf</t>
   </si>
   <si>
     <t>Ofício 76/2026. Resposta ao Ofício nº 22/2026.</t>
+  </si>
+  <si>
+    <t>597</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/597/0709_260506135819_001.pdf</t>
+  </si>
+  <si>
+    <t>Comunicado de pendência DCTFWeb janeiro de 2026</t>
+  </si>
+  <si>
+    <t>599</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/599/oficio_93.2026.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha o Projeto de Lei 1178/2026.</t>
+  </si>
+  <si>
+    <t>608</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/608/oficio_88.2026.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha a resposta ao Ofício 19/2026, que encaminhou o Requerimento 04/2026.</t>
+  </si>
+  <si>
+    <t>620</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/620/0781_260529093519_001.pdf</t>
+  </si>
+  <si>
+    <t>Resposta ao ofício 007/2026 - requerimento 003/2026 - informações pavimentação asfáltica Vila Rural Alberto Carraro.</t>
+  </si>
+  <si>
+    <t>621</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/621/0773_260528144334_001.pdf</t>
+  </si>
+  <si>
+    <t>Resposta ao ofício 021/2026 - requerimento 007/2026 - situação da balsa Comunidade Nova Iguaçu.</t>
+  </si>
+  <si>
+    <t>622</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/622/resposta_requerimento_09.pdf</t>
+  </si>
+  <si>
+    <t>resposta ao ofício 028/2026 - requerimento 009/2026 - informações Banco Delta.</t>
+  </si>
+  <si>
+    <t>623</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/623/0778_260528145254_001.pdf</t>
+  </si>
+  <si>
+    <t>Resposta ao ofício 028/2026 - requerimento 010/2026 - informações aplicabilidade da lei municipal 1.156/2024</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>PMPC</t>
   </si>
   <si>
     <t>Parecer Ministério Público de Contas</t>
   </si>
   <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/548/parecer.pdf</t>
   </si>
   <si>
     <t>Parecer, Prestação de Contas do Prefeito Municipal, Exercício de 2016.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>PRC</t>
   </si>
   <si>
     <t>Parecer em Conjunto CCJ E CFO</t>
   </si>
   <si>
     <t>Nara, Jurandir</t>
   </si>
   <si>
     <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/594/parecer_relatorias_ccj_e_cfo_1778264592388.pdf</t>
   </si>
   <si>
     <t>Análise da legalidade do Decreto Legislativo nº 02/2024, em face do Parecer nº 792/25_x000D_
 do Ministério Público de Contas (MPTC).</t>
+  </si>
+  <si>
+    <t>603</t>
+  </si>
+  <si>
+    <t>TCEP</t>
+  </si>
+  <si>
+    <t>Tribunal de Contas do Estado do Paraná</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/603/parecer.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Nº235/2026-ODL-DP, Datado em 16 abril de 2026 referente a Diligência, conforme o despacho 91/2026 fica intimada a Câmara Municipal de Coronel Domingos Soares na pessoa de seu gestor e representante legal, para que no prazo de 90 (dias) contado da juntada do aviso de recebimento apresentar ao Tribunal os esclarecimentos /ou documentos no processo acima mencionado.</t>
+  </si>
+  <si>
+    <t>605</t>
+  </si>
+  <si>
+    <t>PCFO</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Finanças e Orçamento CFO</t>
+  </si>
+  <si>
+    <t>CFO - Comissão de Finanças e Orçamentos</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/605/parecer_cfo_1779380516020.pdf</t>
+  </si>
+  <si>
+    <t>Trata-se da prestação de contas anual do ex-Prefeito do Município de Coronel Domingos_x000D_
+Soares, Sr. Jandir Bandiera, relativa ao exercício financeiro de 2024.</t>
+  </si>
+  <si>
+    <t>606</t>
+  </si>
+  <si>
+    <t>RLT</t>
+  </si>
+  <si>
+    <t>Relatório</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/606/relatorio_leitura_em_plenario_sessao_de_julgamento_1779383336602_1.pdf</t>
+  </si>
+  <si>
+    <t>PROCESSO ADMINISTRATIVO Nº 15/2026 DE PRESTAÇÃO DE CONTAS ANUAL –_x000D_
+EXERCÍCIO FINANCEIRO DE 2024 RESPONSÁVEL: JANDIR BANDIERA</t>
+  </si>
+  <si>
+    <t>628</t>
+  </si>
+  <si>
+    <t>EM</t>
+  </si>
+  <si>
+    <t>Emenda</t>
+  </si>
+  <si>
+    <t>http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/628/parecer_assinado_pl_exec_1178_2026_cooperacao_tecnica_exec_e_leg-1-4-4.pdf</t>
+  </si>
+  <si>
+    <t>Adita o inciso III ao Artigo 2º do Projeto de Lei nº 1.178/2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1199,69 +1525,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/547/indicacao_parlamentar_no001-2026__-_patrolamento_e_cascalhamento_1771615374848.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/549/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/551/indicacao_parlamentar_no003-2026__-_solicitando_instalacao_de_um_poste_com_iluminacao_no_pedregulho._1772214610284.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/554/indicacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/555/indicacao_parlamentar_no005-2026__-_cobranca_da_empresa_responsavel_pelo_asfalto_do_travessao._1772817662403.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/556/indicacao_parlamentar_no006-2026__-_estudo_de_viabilidade_para_rede_baixa_de_tensao._1772817932223.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/557/indicacao_parlamentar_no007-2026__-_manutencao_e_troca_da_bomba_de_agua_comunidade_do_iratim_1773410586225.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/558/indicacao_parlamentar_no008-2026__-_patrolamento_estrada_principal_do_iratim_e_marcom__1__1773421214966.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/559/indicacao_parlamentar_no009-2026__-_redutores_de_velocidades_nas_ruas_internas_da_vila_rural._1773410484399.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/560/indicacao_parlamentar_no10-2026__-_instalcao_de_rotatorias_proximo_ao_departamento_de_cultura_e_escola_aurora_tortelli_1773410522028.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/561/indicacao_parlamentar_no11-2026__-_manutencao_de_pontes_e_bueiros__estrada_dos_queimados_1773421748382.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/564/indicacao_parlamentar_no12-2026__-_solicitacao_de_placas_em_l_1773838150763_11.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/565/indicacao.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/569/indicacao_parlamentar_no14-2026__-_limpeza_de_canteiros_avenida_nossa_senhora_de_fatima._1774551778502.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/570/indicacao_parlamentar_no15-2026__-_providencias_sobre_a_presenca_de_caes_nas_escolas_1774551805741.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/571/indicacao_parlamentar_no16-2026__-_instalacao_de_ponto_de_taxi_1774551833217.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/572/indicacao_parlamentar_no17-2026__-_poco_artesiano_comunidade_bom_retiro_1774620410854.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/575/indicacao_parlamentar_no18-2026__-_instalacao_de_lombada_em_frente_o_colegio_monteiro_lobato_1775050242077.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/576/indicacao_parlamentar_no19-2026__-_manutencao_na_rua_amadeus_varella_ribas_1775050241093.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/578/indicacao_parlamentar_no20-2026__-_plastico_para_estufas_1775824514790.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/583/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/584/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/585/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/586/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/587/ccf_000233.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/588/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/592/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/593/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/542/requerimento_no01.2026_dispensa_sessao_extraordinaria_1769789214019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/552/requerimento_no02.2026_arquivamento_de_pl_1772218212028.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/550/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/562/requerimento_no04.2026_solicitando_informacoes_sobre_transporte_escolar_da_comunidade_iguacu_1773838202736.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/563/requerimento.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/579/requerimento_07.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/580/requerimento_no008.2025-_informacoes_sobre_abastecimento_de_agua_da_comunidade_iraras_1775825204519.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/591/requeriment.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/595/requerimenro_10.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/596/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/544/pl_01_2026_declara_de_utilidade_publica_a_ass_de_protecao_animal_adpa.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/545/pl_torna_de_utilidade_publica_a_ass_de_produtores_rurais_de_mandioca_e_cereais_aprmc.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/553/projeto_03.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/539/pl_1.174.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/538/pl_1175.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/566/ilovepdf_merged_2.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/590/pl_1177.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/574/decreto_legislativo_no001.2026_-_titulo_de_cidadao_honorario_-_adao_nunes._1774632934177.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/589/projeto_de_decreto_legislativo_no002.2026_-_titulo_de_cidadao_honorario_-_desembargador_keppen_1777061187562.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/567/p_resolucao.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/573/projeto_de_resolucao_no02.2026_prolegis_normatizacao_e_controle_da_funcao_legislativa_1774632467309.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/577/projeto_de_resolucao_03.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/540/oficio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/541/1171.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/543/0579_260202084135_001.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/546/oficio_21_2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/568/modelo_oficio_28229_28229_assinado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/581/oficio_106.2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/582/oficio_76.2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/548/parecer.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/594/parecer_relatorias_ccj_e_cfo_1778264592388.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/547/indicacao_parlamentar_no001-2026__-_patrolamento_e_cascalhamento_1771615374848.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/549/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/551/indicacao_parlamentar_no003-2026__-_solicitando_instalacao_de_um_poste_com_iluminacao_no_pedregulho._1772214610284.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/554/indicacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/555/indicacao_parlamentar_no005-2026__-_cobranca_da_empresa_responsavel_pelo_asfalto_do_travessao._1772817662403.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/556/indicacao_parlamentar_no006-2026__-_estudo_de_viabilidade_para_rede_baixa_de_tensao._1772817932223.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/557/indicacao_parlamentar_no007-2026__-_manutencao_e_troca_da_bomba_de_agua_comunidade_do_iratim_1773410586225.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/558/indicacao_parlamentar_no008-2026__-_patrolamento_estrada_principal_do_iratim_e_marcom__1__1773421214966.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/559/indicacao_parlamentar_no009-2026__-_redutores_de_velocidades_nas_ruas_internas_da_vila_rural._1773410484399.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/560/indicacao_parlamentar_no10-2026__-_instalcao_de_rotatorias_proximo_ao_departamento_de_cultura_e_escola_aurora_tortelli_1773410522028.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/561/indicacao_parlamentar_no11-2026__-_manutencao_de_pontes_e_bueiros__estrada_dos_queimados_1773421748382.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/564/indicacao_parlamentar_no12-2026__-_solicitacao_de_placas_em_l_1773838150763_11.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/565/indicacao.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/569/indicacao_parlamentar_no14-2026__-_limpeza_de_canteiros_avenida_nossa_senhora_de_fatima._1774551778502.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/570/indicacao_parlamentar_no15-2026__-_providencias_sobre_a_presenca_de_caes_nas_escolas_1774551805741.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/571/indicacao_parlamentar_no16-2026__-_instalacao_de_ponto_de_taxi_1774551833217.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/572/indicacao_parlamentar_no17-2026__-_poco_artesiano_comunidade_bom_retiro_1774620410854.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/575/indicacao_parlamentar_no18-2026__-_instalacao_de_lombada_em_frente_o_colegio_monteiro_lobato_1775050242077.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/576/indicacao_parlamentar_no19-2026__-_manutencao_na_rua_amadeus_varella_ribas_1775050241093.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/578/indicacao_parlamentar_no20-2026__-_plastico_para_estufas_1775824514790.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/583/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/584/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/585/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/586/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/587/ccf_000233.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/588/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/592/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/593/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/609/29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/610/30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/611/31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/612/32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/626/indicacao_parlamentar_no33-2026__-_cascalhamento_comunidade_terra_boa.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/627/indicacao_parlamentar_no34-2026__-_limpeza_de_bueiros_bom_retiro_e_pedregulho.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/629/35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/630/36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/542/requerimento_no01.2026_dispensa_sessao_extraordinaria_1769789214019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/552/requerimento_no02.2026_arquivamento_de_pl_1772218212028.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/550/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/562/requerimento_no04.2026_solicitando_informacoes_sobre_transporte_escolar_da_comunidade_iguacu_1773838202736.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/563/requerimento.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/579/requerimento_07.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/580/requerimento_no008.2025-_informacoes_sobre_abastecimento_de_agua_da_comunidade_iraras_1775825204519.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/591/requeriment.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/595/requerimenro_10.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/596/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/601/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/602/4requerimento13.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/604/requerimento_14.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/624/15.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/625/16.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/631/17.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/544/pl_01_2026_declara_de_utilidade_publica_a_ass_de_protecao_animal_adpa.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/545/pl_torna_de_utilidade_publica_a_ass_de_produtores_rurais_de_mandioca_e_cereais_aprmc.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/553/projeto_03.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/607/projeto_052026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/632/pl.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/539/pl_1.174.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/538/pl_1175.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/566/ilovepdf_merged_2.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/590/pl_1177.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/600/pl_1178.2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/574/decreto_legislativo_no001.2026_-_titulo_de_cidadao_honorario_-_adao_nunes._1774632934177.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/589/projeto_de_decreto_legislativo_no002.2026_-_titulo_de_cidadao_honorario_-_desembargador_keppen_1777061187562.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/567/p_resolucao.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/573/projeto_de_resolucao_no02.2026_prolegis_normatizacao_e_controle_da_funcao_legislativa_1774632467309.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/577/projeto_de_resolucao_03.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/633/resolucao.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/540/oficio.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/541/1171.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/543/0579_260202084135_001.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/546/oficio_21_2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/568/modelo_oficio_28229_28229_assinado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/581/oficio_106.2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/582/oficio_76.2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/597/0709_260506135819_001.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/599/oficio_93.2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/608/oficio_88.2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/620/0781_260529093519_001.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/621/0773_260528144334_001.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/622/resposta_requerimento_09.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/623/0778_260528145254_001.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/548/parecer.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/594/parecer_relatorias_ccj_e_cfo_1778264592388.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/603/parecer.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/605/parecer_cfo_1779380516020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/606/relatorio_leitura_em_plenario_sessao_de_julgamento_1779383336602_1.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coroneldomingossoares.pr.leg.br/media/sapl/public/materialegislativa/2026/628/parecer_assinado_pl_exec_1178_2026_cooperacao_tecnica_exec_e_leg-1-4-4.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H60"/>
+  <dimension ref="A1:H89"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="46.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="51.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="214.28515625" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="250.7109375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -1982,843 +2308,1594 @@
       </c>
       <c r="D29" t="s">
         <v>11</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>132</v>
       </c>
       <c r="H29" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>134</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>10</v>
+        <v>135</v>
       </c>
       <c r="D30" t="s">
-        <v>135</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>101</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="F30" t="s">
+      <c r="H30" t="s">
         <v>137</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>138</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>139</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>101</v>
+      </c>
+      <c r="G31" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="B31" t="s">
-[...14 lines deleted...]
-      <c r="G31" s="1" t="s">
+      <c r="H31" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>142</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
         <v>143</v>
       </c>
-      <c r="B32" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D32" t="s">
-        <v>135</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>127</v>
+        <v>23</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>144</v>
       </c>
       <c r="H32" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>146</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>27</v>
+        <v>147</v>
       </c>
       <c r="D33" t="s">
-        <v>135</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="F33" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="H33" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>32</v>
+        <v>151</v>
       </c>
       <c r="D34" t="s">
-        <v>135</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>23</v>
+        <v>152</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="H34" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>155</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>156</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
         <v>152</v>
       </c>
-      <c r="B35" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G35" s="1" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="H35" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>45</v>
+        <v>160</v>
       </c>
       <c r="D36" t="s">
-        <v>135</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="H36" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>50</v>
+        <v>164</v>
       </c>
       <c r="D37" t="s">
-        <v>135</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="H37" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="D38" t="s">
-        <v>135</v>
+        <v>168</v>
       </c>
       <c r="E38" t="s">
-        <v>136</v>
+        <v>169</v>
       </c>
       <c r="F38" t="s">
-        <v>162</v>
+        <v>152</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="H38" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="D39" t="s">
-        <v>135</v>
+        <v>168</v>
       </c>
       <c r="E39" t="s">
-        <v>136</v>
+        <v>169</v>
       </c>
       <c r="F39" t="s">
-        <v>162</v>
+        <v>152</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="H39" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>175</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>22</v>
+      </c>
+      <c r="D40" t="s">
         <v>168</v>
       </c>
-      <c r="B40" t="s">
-[...5 lines deleted...]
-      <c r="D40" t="s">
+      <c r="E40" t="s">
         <v>169</v>
       </c>
-      <c r="E40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F40" t="s">
-        <v>137</v>
+        <v>127</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="H40" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D41" t="s">
+        <v>168</v>
+      </c>
+      <c r="E41" t="s">
         <v>169</v>
       </c>
-      <c r="E41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F41" t="s">
-        <v>174</v>
+        <v>23</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="H41" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="D42" t="s">
+        <v>168</v>
+      </c>
+      <c r="E42" t="s">
         <v>169</v>
       </c>
-      <c r="E42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F42" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="H42" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>181</v>
+        <v>41</v>
       </c>
       <c r="D43" t="s">
-        <v>182</v>
+        <v>168</v>
       </c>
       <c r="E43" t="s">
-        <v>183</v>
+        <v>169</v>
       </c>
       <c r="F43" t="s">
-        <v>184</v>
+        <v>127</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>185</v>
       </c>
       <c r="H43" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>187</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
+        <v>45</v>
+      </c>
+      <c r="D44" t="s">
+        <v>168</v>
+      </c>
+      <c r="E44" t="s">
+        <v>169</v>
+      </c>
+      <c r="F44" t="s">
+        <v>23</v>
+      </c>
+      <c r="G44" s="1" t="s">
         <v>188</v>
       </c>
-      <c r="D44" t="s">
-[...8 lines deleted...]
-      <c r="G44" s="1" t="s">
+      <c r="H44" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
+        <v>190</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>50</v>
+      </c>
+      <c r="D45" t="s">
+        <v>168</v>
+      </c>
+      <c r="E45" t="s">
+        <v>169</v>
+      </c>
+      <c r="F45" t="s">
+        <v>23</v>
+      </c>
+      <c r="G45" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="B45" t="s">
-[...2 lines deleted...]
-      <c r="C45" t="s">
+      <c r="H45" t="s">
         <v>192</v>
-      </c>
-[...13 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
+        <v>193</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>55</v>
+      </c>
+      <c r="D46" t="s">
+        <v>168</v>
+      </c>
+      <c r="E46" t="s">
+        <v>169</v>
+      </c>
+      <c r="F46" t="s">
+        <v>194</v>
+      </c>
+      <c r="G46" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="B46" t="s">
-[...2 lines deleted...]
-      <c r="C46" t="s">
+      <c r="H46" t="s">
         <v>196</v>
-      </c>
-[...13 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
+        <v>197</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>60</v>
+      </c>
+      <c r="D47" t="s">
+        <v>168</v>
+      </c>
+      <c r="E47" t="s">
+        <v>169</v>
+      </c>
+      <c r="F47" t="s">
+        <v>194</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H47" t="s">
         <v>199</v>
-      </c>
-[...19 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="D48" t="s">
-        <v>200</v>
+        <v>168</v>
       </c>
       <c r="E48" t="s">
+        <v>169</v>
+      </c>
+      <c r="F48" t="s">
         <v>201</v>
       </c>
-      <c r="F48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G48" s="1" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="H48" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
+        <v>204</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>68</v>
+      </c>
+      <c r="D49" t="s">
+        <v>168</v>
+      </c>
+      <c r="E49" t="s">
+        <v>169</v>
+      </c>
+      <c r="F49" t="s">
+        <v>205</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="H49" t="s">
         <v>207</v>
-      </c>
-[...19 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>17</v>
+        <v>72</v>
       </c>
       <c r="D50" t="s">
-        <v>208</v>
+        <v>168</v>
       </c>
       <c r="E50" t="s">
+        <v>169</v>
+      </c>
+      <c r="F50" t="s">
+        <v>33</v>
+      </c>
+      <c r="G50" s="1" t="s">
         <v>209</v>
       </c>
-      <c r="F50" t="s">
+      <c r="H50" t="s">
         <v>210</v>
-      </c>
-[...4 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>22</v>
+        <v>76</v>
       </c>
       <c r="D51" t="s">
-        <v>208</v>
+        <v>168</v>
       </c>
       <c r="E51" t="s">
-        <v>209</v>
+        <v>169</v>
       </c>
       <c r="F51" t="s">
-        <v>210</v>
+        <v>194</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="H51" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>105</v>
+        <v>80</v>
       </c>
       <c r="D52" t="s">
-        <v>220</v>
+        <v>168</v>
       </c>
       <c r="E52" t="s">
-        <v>221</v>
+        <v>169</v>
       </c>
       <c r="F52" t="s">
-        <v>184</v>
+        <v>56</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>222</v>
+        <v>215</v>
       </c>
       <c r="H52" t="s">
-        <v>223</v>
+        <v>216</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>224</v>
+        <v>217</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>122</v>
+        <v>84</v>
       </c>
       <c r="D53" t="s">
-        <v>220</v>
+        <v>168</v>
       </c>
       <c r="E53" t="s">
-        <v>221</v>
+        <v>169</v>
       </c>
       <c r="F53" t="s">
-        <v>184</v>
+        <v>33</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>225</v>
+        <v>218</v>
       </c>
       <c r="H53" t="s">
-        <v>226</v>
+        <v>219</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>126</v>
+        <v>10</v>
       </c>
       <c r="D54" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E54" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F54" t="s">
-        <v>184</v>
+        <v>152</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="H54" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>131</v>
+        <v>17</v>
       </c>
       <c r="D55" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E55" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F55" t="s">
-        <v>184</v>
+        <v>226</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="H55" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>234</v>
+        <v>22</v>
       </c>
       <c r="D56" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E56" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F56" t="s">
-        <v>184</v>
+        <v>33</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="H56" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>237</v>
+        <v>232</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>238</v>
+        <v>27</v>
       </c>
       <c r="D57" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E57" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F57" t="s">
-        <v>184</v>
+        <v>233</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>239</v>
+        <v>234</v>
       </c>
       <c r="H57" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>241</v>
+        <v>236</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>242</v>
+        <v>32</v>
       </c>
       <c r="D58" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E58" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F58" t="s">
-        <v>184</v>
+        <v>237</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="H58" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
+        <v>240</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>241</v>
+      </c>
+      <c r="D59" t="s">
+        <v>242</v>
+      </c>
+      <c r="E59" t="s">
+        <v>243</v>
+      </c>
+      <c r="F59" t="s">
+        <v>244</v>
+      </c>
+      <c r="G59" s="1" t="s">
         <v>245</v>
       </c>
-      <c r="B59" t="s">
-[...5 lines deleted...]
-      <c r="D59" t="s">
+      <c r="H59" t="s">
         <v>246</v>
-      </c>
-[...7 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
+        <v>247</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>248</v>
+      </c>
+      <c r="D60" t="s">
+        <v>242</v>
+      </c>
+      <c r="E60" t="s">
+        <v>243</v>
+      </c>
+      <c r="F60" t="s">
+        <v>244</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H60" t="s">
         <v>250</v>
       </c>
-      <c r="B60" t="s">
-[...2 lines deleted...]
-      <c r="C60" t="s">
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>251</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>252</v>
+      </c>
+      <c r="D61" t="s">
+        <v>242</v>
+      </c>
+      <c r="E61" t="s">
+        <v>243</v>
+      </c>
+      <c r="F61" t="s">
+        <v>244</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H61" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>255</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>256</v>
+      </c>
+      <c r="D62" t="s">
+        <v>242</v>
+      </c>
+      <c r="E62" t="s">
+        <v>243</v>
+      </c>
+      <c r="F62" t="s">
+        <v>244</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H62" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>259</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>260</v>
+      </c>
+      <c r="D63" t="s">
+        <v>242</v>
+      </c>
+      <c r="E63" t="s">
+        <v>243</v>
+      </c>
+      <c r="F63" t="s">
+        <v>244</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H63" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>263</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
         <v>10</v>
       </c>
-      <c r="D60" t="s">
-[...12 lines deleted...]
-        <v>255</v>
+      <c r="D64" t="s">
+        <v>264</v>
+      </c>
+      <c r="E64" t="s">
+        <v>265</v>
+      </c>
+      <c r="F64" t="s">
+        <v>18</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H64" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>268</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>17</v>
+      </c>
+      <c r="D65" t="s">
+        <v>264</v>
+      </c>
+      <c r="E65" t="s">
+        <v>265</v>
+      </c>
+      <c r="F65" t="s">
+        <v>101</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H65" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>271</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>10</v>
+      </c>
+      <c r="D66" t="s">
+        <v>272</v>
+      </c>
+      <c r="E66" t="s">
+        <v>273</v>
+      </c>
+      <c r="F66" t="s">
+        <v>237</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="H66" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>276</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>17</v>
+      </c>
+      <c r="D67" t="s">
+        <v>272</v>
+      </c>
+      <c r="E67" t="s">
+        <v>273</v>
+      </c>
+      <c r="F67" t="s">
+        <v>237</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H67" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>279</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>22</v>
+      </c>
+      <c r="D68" t="s">
+        <v>272</v>
+      </c>
+      <c r="E68" t="s">
+        <v>273</v>
+      </c>
+      <c r="F68" t="s">
+        <v>237</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H68" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>282</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>27</v>
+      </c>
+      <c r="D69" t="s">
+        <v>272</v>
+      </c>
+      <c r="E69" t="s">
+        <v>273</v>
+      </c>
+      <c r="F69" t="s">
+        <v>237</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="H69" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>285</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>105</v>
+      </c>
+      <c r="D70" t="s">
+        <v>286</v>
+      </c>
+      <c r="E70" t="s">
+        <v>287</v>
+      </c>
+      <c r="F70" t="s">
+        <v>244</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H70" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>290</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>122</v>
+      </c>
+      <c r="D71" t="s">
+        <v>286</v>
+      </c>
+      <c r="E71" t="s">
+        <v>287</v>
+      </c>
+      <c r="F71" t="s">
+        <v>244</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="H71" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>293</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>126</v>
+      </c>
+      <c r="D72" t="s">
+        <v>286</v>
+      </c>
+      <c r="E72" t="s">
+        <v>287</v>
+      </c>
+      <c r="F72" t="s">
+        <v>244</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="H72" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>296</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>131</v>
+      </c>
+      <c r="D73" t="s">
+        <v>286</v>
+      </c>
+      <c r="E73" t="s">
+        <v>287</v>
+      </c>
+      <c r="F73" t="s">
+        <v>244</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H73" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>299</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>135</v>
+      </c>
+      <c r="D74" t="s">
+        <v>286</v>
+      </c>
+      <c r="E74" t="s">
+        <v>287</v>
+      </c>
+      <c r="F74" t="s">
+        <v>244</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H74" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>302</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>139</v>
+      </c>
+      <c r="D75" t="s">
+        <v>286</v>
+      </c>
+      <c r="E75" t="s">
+        <v>287</v>
+      </c>
+      <c r="F75" t="s">
+        <v>244</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H75" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>305</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>143</v>
+      </c>
+      <c r="D76" t="s">
+        <v>286</v>
+      </c>
+      <c r="E76" t="s">
+        <v>287</v>
+      </c>
+      <c r="F76" t="s">
+        <v>244</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H76" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>308</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>147</v>
+      </c>
+      <c r="D77" t="s">
+        <v>286</v>
+      </c>
+      <c r="E77" t="s">
+        <v>287</v>
+      </c>
+      <c r="F77" t="s">
+        <v>244</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H77" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>311</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>156</v>
+      </c>
+      <c r="D78" t="s">
+        <v>286</v>
+      </c>
+      <c r="E78" t="s">
+        <v>287</v>
+      </c>
+      <c r="F78" t="s">
+        <v>244</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="H78" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>314</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>160</v>
+      </c>
+      <c r="D79" t="s">
+        <v>286</v>
+      </c>
+      <c r="E79" t="s">
+        <v>287</v>
+      </c>
+      <c r="F79" t="s">
+        <v>244</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H79" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>317</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>164</v>
+      </c>
+      <c r="D80" t="s">
+        <v>286</v>
+      </c>
+      <c r="E80" t="s">
+        <v>287</v>
+      </c>
+      <c r="F80" t="s">
+        <v>244</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H80" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>320</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>321</v>
+      </c>
+      <c r="D81" t="s">
+        <v>286</v>
+      </c>
+      <c r="E81" t="s">
+        <v>287</v>
+      </c>
+      <c r="F81" t="s">
+        <v>244</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H81" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>324</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>325</v>
+      </c>
+      <c r="D82" t="s">
+        <v>286</v>
+      </c>
+      <c r="E82" t="s">
+        <v>287</v>
+      </c>
+      <c r="F82" t="s">
+        <v>244</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H82" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>328</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>329</v>
+      </c>
+      <c r="D83" t="s">
+        <v>286</v>
+      </c>
+      <c r="E83" t="s">
+        <v>287</v>
+      </c>
+      <c r="F83" t="s">
+        <v>244</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H83" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>332</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>10</v>
+      </c>
+      <c r="D84" t="s">
+        <v>333</v>
+      </c>
+      <c r="E84" t="s">
+        <v>334</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H84" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>337</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>10</v>
+      </c>
+      <c r="D85" t="s">
+        <v>338</v>
+      </c>
+      <c r="E85" t="s">
+        <v>339</v>
+      </c>
+      <c r="F85" t="s">
+        <v>340</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H85" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>343</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>10</v>
+      </c>
+      <c r="D86" t="s">
+        <v>344</v>
+      </c>
+      <c r="E86" t="s">
+        <v>345</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H86" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>348</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>10</v>
+      </c>
+      <c r="D87" t="s">
+        <v>349</v>
+      </c>
+      <c r="E87" t="s">
+        <v>350</v>
+      </c>
+      <c r="F87" t="s">
+        <v>351</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="H87" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>354</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>10</v>
+      </c>
+      <c r="D88" t="s">
+        <v>355</v>
+      </c>
+      <c r="E88" t="s">
+        <v>356</v>
+      </c>
+      <c r="F88" t="s">
+        <v>351</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H88" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>359</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>10</v>
+      </c>
+      <c r="D89" t="s">
+        <v>360</v>
+      </c>
+      <c r="E89" t="s">
+        <v>361</v>
+      </c>
+      <c r="F89" t="s">
+        <v>205</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="H89" t="s">
+        <v>363</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2838,50 +3915,79 @@
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>