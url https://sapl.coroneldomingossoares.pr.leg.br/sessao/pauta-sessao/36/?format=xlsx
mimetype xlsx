--- v0 (2025-10-20)
+++ v1 (2026-05-07)
@@ -78,58 +78,58 @@
   <si>
     <t>Altera a redação do art.  1º da Lei Municipal nº1.157/2025, de 14 de Junho de 2024 e revoga o art. 1º da Lei 1.214/2025</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 9 de 2025</t>
   </si>
   <si>
     <t>José,Daniele,Fernando,Jurandir,Nara</t>
   </si>
   <si>
     <t>Denomina a Rua Projetada C, localizada no perímetro urbano do Município de Coronel Domingos Soares, coordenadas 26°13'15"S 52°01'43"W a 26°13'11"S 52°01'38"W com o nome de "Rua João Evangelista Nunes".</t>
   </si>
   <si>
     <t>Leitura em plenário</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 7 de 2025</t>
   </si>
   <si>
     <t>José,Daniele,Jurandir,Nara</t>
   </si>
   <si>
     <t>Altera o Artigo 144 da Resolução nº 03/2022, que aprova o Regimento Interno da Câmara Municipal de Coronel Domingos Soares, e revoga a Portaria nº 04/2023.</t>
   </si>
   <si>
-    <t>Decreto Legislativo nº 9 de 2025</t>
+    <t>Projeto de Decreto Legislativo nº 9 de 2025</t>
   </si>
   <si>
     <t>Dispõem sobre a revogação dos Decretos Legislativo_x000D_
 04/2024 e 05/2025, e dá outras providencias”</t>
   </si>
   <si>
-    <t>Decreto Legislativo nº 10 de 2025</t>
+    <t>Projeto de Decreto Legislativo nº 10 de 2025</t>
   </si>
   <si>
     <t>José</t>
   </si>
   <si>
     <t>“INSTITUI A CÂMARA MIRIM NO MUNICÍPIO DE_x000D_
 CORONEL DOMINGOS SOARES, E DETERMINA OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>Requerimento nº 35 de 2025</t>
   </si>
   <si>
     <t>Joanilson</t>
   </si>
   <si>
     <t>requer ao poder executivo Municipal que sejam prestadas informações sobre os motivos pelos quais não está sendo cumprida a Lei Muncipal nº 660/2013, que autoriza a implantação do programa "PORTEIRA A DENTRO".</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
@@ -467,51 +467,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="39.28515625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="39.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="40.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="202.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="39.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>