--- v1 (2026-02-05)
+++ v2 (2026-05-13)
@@ -54,58 +54,58 @@
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 9 de 2025</t>
   </si>
   <si>
     <t>José,Daniele,Fernando,Jurandir,Nara</t>
   </si>
   <si>
     <t>Denomina a Rua Projetada C, localizada no perímetro urbano do Município de Coronel Domingos Soares, coordenadas 26°13'15"S 52°01'43"W a 26°13'11"S 52°01'38"W com o nome de "Rua João Evangelista Nunes".</t>
   </si>
   <si>
     <t>Matéria inclusa na Ordem do dia 1º Votação</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 7 de 2025</t>
   </si>
   <si>
     <t>José,Daniele,Jurandir,Nara</t>
   </si>
   <si>
     <t>Altera o Artigo 144 da Resolução nº 03/2022, que aprova o Regimento Interno da Câmara Municipal de Coronel Domingos Soares, e revoga a Portaria nº 04/2023.</t>
   </si>
   <si>
-    <t>Decreto Legislativo nº 9 de 2025</t>
+    <t>Projeto de Decreto Legislativo nº 9 de 2025</t>
   </si>
   <si>
     <t>Dispõem sobre a revogação dos Decretos Legislativo_x000D_
 04/2024 e 05/2025, e dá outras providencias”</t>
   </si>
   <si>
-    <t>Decreto Legislativo nº 10 de 2025</t>
+    <t>Projeto de Decreto Legislativo nº 10 de 2025</t>
   </si>
   <si>
     <t>José</t>
   </si>
   <si>
     <t>“INSTITUI A CÂMARA MIRIM NO MUNICÍPIO DE_x000D_
 CORONEL DOMINGOS SOARES, E DETERMINA OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>Requerimento nº 36 de 2025</t>
   </si>
   <si>
     <t>Joanilson</t>
   </si>
   <si>
     <t>Requer que sejam prestadas as seguintes informações a respeito do corte de diárias destinas aos servidores do Departamento Municipal de Saúde.</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>Requerimento nº 37 de 2025</t>
   </si>
   <si>
@@ -454,51 +454,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="37.140625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="39.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="33.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="40" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>